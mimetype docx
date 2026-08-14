--- v0 (2026-07-25)
+++ v1 (2026-08-14)
@@ -276,131 +276,137 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="231A72CA" w14:textId="77777777" w:rsidR="00DD739D" w:rsidRDefault="00C77E78" w:rsidP="00DD739D">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="495"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="3D3A3B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A7336" wp14:editId="52556F2B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A7336" wp14:editId="52556F2B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>824865</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>405130</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4876800" cy="327660"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle: Rounded Corners 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4876800" cy="327660"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent4">
                               <a:lumMod val="40000"/>
                               <a:lumOff val="60000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent4"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent4"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="463336AD" w14:textId="76440515" w:rsidR="00BD2E34" w:rsidRDefault="00A43772" w:rsidP="00A43772">
+                          <w:p w14:paraId="463336AD" w14:textId="5C5583D8" w:rsidR="00BD2E34" w:rsidRDefault="0064338E" w:rsidP="00BD2E34">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
                             <w:r>
                               <w:t>Operations</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="231A7336" id="Rectangle: Rounded Corners 2" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:64.95pt;margin-top:31.9pt;width:384pt;height:25.8pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl1SgskQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r3ayLM2COkXQosOA&#10;ri3aDj0rstQIk0RNUmJnTz9Kjp2sy2mYDzLFv4+kSF5ctkaTrfBBga3o6KykRFgOtbKvFf3+fPNh&#10;RkmIzNZMgxUV3YlALxfv3100bi7GsAZdC0/QiQ3zxlV0HaObF0Xga2FYOAMnLAoleMMiXv1rUXvW&#10;oHeji3FZTosGfO08cBECcq87IV1k/1IKHu+lDCISXVGMLebT53OVzmJxweavnrm14vsw2D9EYZiy&#10;CDq4umaRkY1Xf7kyinsIIOMZB1OAlIqLnANmMyrfZPO0Zk7kXLA4wQ1lCv/PLb/bPrkHj2VoXJgH&#10;JFMWrfQm/TE+0uZi7YZiiTYSjszJ7Hw6K7GmHGUfx+fTaa5mcbB2PsQvAgxJREU9bGz9iC+SC8W2&#10;tyEiLOr3eglR23QG0Kq+UVrnS+oFcaU92TJ8Rca5sHGSneiN+QZ1x5+U+HXviWx89Y497dkIlLsq&#10;ecqwRyAoS8DFoQaZijstuqAehSSqxqzHGXdw9GdIXTraonYyk5jAYDg6ZajjKEWM8HvdZCZy2w6G&#10;5SnDvgid8WCRUcHGwdgoC/6Ug/rHgNzp99l3Oaf0Y7tqMWmc6hRj4qyg3j144qEbo+D4jcKnvWUh&#10;PjCPc4PdgLsg3uMhNTQVhT1FyRr8r1P8pI/tjFJKGpzDioafG+YFJfqrxUb/PJpM0uDmy+TT+Rgv&#10;/liyOpbYjbkCbJIRbh3HM5n0o+5J6cG84MpYJlQUMcsRu6I8+v5yFbv9gEuHi+Uyq+GwOhZv7ZPj&#10;yXmqc+ra5/aFebfv74iTcQf9zLL5mw7vdJOlheUmglS5/Q913b8ADnruiP1SSpvk+J61Dqtz8RsA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKDLY5feAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNzopoWWJo1TIUSPSLRwyc213SQQryPbbQNfz3Iqx9kZzb4p16PrxcmG2HmSMJ1kICxp&#10;bzpqJHy8b+6WIGJSZFTvyUr4thHW1fVVqQrjz7S1p11qBJdQLJSENqWhQIy6tU7FiR8ssXfwwanE&#10;MjRogjpzuetxlmULdKoj/tCqwT63Vn/tjk5CeNN1/HnZvuq82SDWWMfxcy7l7c34tAKR7JguYfjD&#10;Z3SomGnvj2Si6FnP8pyjEhb3PIEDy/yRD3t2pvMHwKrE/xOqXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCl1SgskQIAAIIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCgy2OX3gAAAAoBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#ccc0d9 [1303]" strokeweight="2pt">
+              <v:roundrect w14:anchorId="231A7336" id="Rectangle: Rounded Corners 2" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:64.95pt;margin-top:31.9pt;width:384pt;height:25.8pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl1SgskQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r3ayLM2COkXQosOA&#10;ri3aDj0rstQIk0RNUmJnTz9Kjp2sy2mYDzLFv4+kSF5ctkaTrfBBga3o6KykRFgOtbKvFf3+fPNh&#10;RkmIzNZMgxUV3YlALxfv3100bi7GsAZdC0/QiQ3zxlV0HaObF0Xga2FYOAMnLAoleMMiXv1rUXvW&#10;oHeji3FZTosGfO08cBECcq87IV1k/1IKHu+lDCISXVGMLebT53OVzmJxweavnrm14vsw2D9EYZiy&#10;CDq4umaRkY1Xf7kyinsIIOMZB1OAlIqLnANmMyrfZPO0Zk7kXLA4wQ1lCv/PLb/bPrkHj2VoXJgH&#10;JFMWrfQm/TE+0uZi7YZiiTYSjszJ7Hw6K7GmHGUfx+fTaa5mcbB2PsQvAgxJREU9bGz9iC+SC8W2&#10;tyEiLOr3eglR23QG0Kq+UVrnS+oFcaU92TJ8Rca5sHGSneiN+QZ1x5+U+HXviWx89Y497dkIlLsq&#10;ecqwRyAoS8DFoQaZijstuqAehSSqxqzHGXdw9GdIXTraonYyk5jAYDg6ZajjKEWM8HvdZCZy2w6G&#10;5SnDvgid8WCRUcHGwdgoC/6Ug/rHgNzp99l3Oaf0Y7tqMWmc6hRj4qyg3j144qEbo+D4jcKnvWUh&#10;PjCPc4PdgLsg3uMhNTQVhT1FyRr8r1P8pI/tjFJKGpzDioafG+YFJfqrxUb/PJpM0uDmy+TT+Rgv&#10;/liyOpbYjbkCbJIRbh3HM5n0o+5J6cG84MpYJlQUMcsRu6I8+v5yFbv9gEuHi+Uyq+GwOhZv7ZPj&#10;yXmqc+ra5/aFebfv74iTcQf9zLL5mw7vdJOlheUmglS5/Q913b8ADnruiP1SSpvk+J61Dqtz8RsA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKDLY5feAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNzopoWWJo1TIUSPSLRwyc213SQQryPbbQNfz3Iqx9kZzb4p16PrxcmG2HmSMJ1kICxp&#10;bzpqJHy8b+6WIGJSZFTvyUr4thHW1fVVqQrjz7S1p11qBJdQLJSENqWhQIy6tU7FiR8ssXfwwanE&#10;MjRogjpzuetxlmULdKoj/tCqwT63Vn/tjk5CeNN1/HnZvuq82SDWWMfxcy7l7c34tAKR7JguYfjD&#10;Z3SomGnvj2Si6FnP8pyjEhb3PIEDy/yRD3t2pvMHwKrE/xOqXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCl1SgskQIAAIIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCgy2OX3gAAAAoBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#ccc0d9 [1303]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="463336AD" w14:textId="76440515" w:rsidR="00BD2E34" w:rsidRDefault="00A43772" w:rsidP="00A43772">
+                    <w:p w14:paraId="463336AD" w14:textId="5C5583D8" w:rsidR="00BD2E34" w:rsidRDefault="0064338E" w:rsidP="00BD2E34">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
                       <w:r>
                         <w:t>Operations</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="231A72CB" w14:textId="7E25C107" w:rsidR="002712A1" w:rsidRDefault="002712A1" w:rsidP="3610737B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0FB25EF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -455,595 +461,458 @@
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent4">
                               <a:lumMod val="40000"/>
                               <a:lumOff val="60000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent4"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent4"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2FA6DB17" w14:textId="310C8585" w:rsidR="00BD1269" w:rsidRDefault="00A43772" w:rsidP="00BD1269">
+                          <w:p w14:paraId="2FA6DB17" w14:textId="69049F66" w:rsidR="00BD1269" w:rsidRDefault="0064338E" w:rsidP="00BD1269">
                             <w:r>
                               <w:t>Waste Services</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="7ADBD53D" id="Rounded Rectangle 3" o:spid="_x0000_s1028" style="width:384pt;height:21.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYHoutjgIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9v2yAQf5+074B4X+1YadpFdaqoVadJ&#10;XRu1nfpMMDTWMMeAxM4+/Q6wnazL0zQ/4OP+/467u7ruGkV2wroadEknZzklQnOoav1W0u8vd58u&#10;KXGe6Yop0KKke+Ho9eLjh6vWzEUBG1CVsASdaDdvTUk33pt5ljm+EQ1zZ2CERqEE2zCPV/uWVZa1&#10;6L1RWZHns6wFWxkLXDiH3NskpIvoX0rB/aOUTniiSoq5+XjaeK7DmS2u2PzNMrOpeZ8G+4csGlZr&#10;DDq6umWeka2t/3LV1NyCA+nPODQZSFlzETEgmkn+Ds3zhhkRsWBxnBnL5P6fW/6wezYri2VojZs7&#10;JAOKTtom/DE/0sVi7cdiic4Tjszp5cXsMseacpQVF7OiOA/VzA7Wxjr/RUBDAlFSC1tdPeGLxEKx&#10;3b3zSX/QCxGVDqcDVVd3tVLxEnpB3ChLdgxfkXEutJ9GJ2rbfIMq8ac5fuk9kY2vntizgY2Jxa4K&#10;nmKaR0FQFgJnhxpEyu+VSEk9CUnqClEXMe7o6M+UEhylUTuYSQQwGk5OGSo/6WvW6wYzEdt2NMxP&#10;GQ5FSBFHixgVtB+Nm1qDPeWg+jFGTvoD+oQ5wPfdukPQATOGCZw1VPuVJRbSGDnD72p82nvm/IpZ&#10;nBvsBtwF/hEPqaAtKfQUJRuwv07xgz62M0opaXEOS+p+bpkVlKivGhv982Q6DYMbL9PziwIv9liy&#10;PpbobXMD2CQT3DqGRzLoezWQ0kLziitjGaKiiGmOsUvKvR0uNz7tB1w6XCyXUQ2H1TB/r58ND85D&#10;nUPXvnSvzJq+vz1OxgMMM8vm7zo86QZLDcutB1nH9j/UtX8BHPTYnv1SCpvk+B61Dqtz8RsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAGbxxcPaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I&#10;/AdrkbjRDY++QpwKIXpEooVLbq69JIF4HcVuG/j1LL3AZaTRrGa+LVaj79SBhtgG1nA9yUAR2+Ba&#10;rjW8va6vFqBiMuxMF5g0fFGEVXl+VpjchSNv6LBNtZISjrnR0KTU54jRNuRNnISeWLL3MHiTxA41&#10;usEcpdx3eJNlM/SmZVloTE+PDdnP7d5rGF5sFb+fNs92Wa8RK6zi+DHV+vJifLgHlWhMf8fwiy/o&#10;UArTLuzZRdVpkEfSSSWbzxZidxrubqeAZYH/4csfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhANgei62OAgAAggUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAGbxxcPaAAAABAEAAA8AAAAAAAAAAAAAAAAA6AQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#ccc0d9 [1303]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2FA6DB17" w14:textId="310C8585" w:rsidR="00BD1269" w:rsidRDefault="00A43772" w:rsidP="00BD1269">
+                    <w:p w14:paraId="2FA6DB17" w14:textId="69049F66" w:rsidR="00BD1269" w:rsidRDefault="0064338E" w:rsidP="00BD1269">
                       <w:r>
                         <w:t>Waste Services</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="231A72CD" w14:textId="77777777" w:rsidR="000C43A1" w:rsidRDefault="000C43A1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A733A" wp14:editId="70F6E43E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A733A" wp14:editId="17EDD80C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>811530</wp:posOffset>
+                  <wp:posOffset>1905</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>257810</wp:posOffset>
+                  <wp:posOffset>262408</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4895850" cy="590550"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:extent cx="5707774" cy="428625"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle: Rounded Corners 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4895850" cy="590550"/>
+                          <a:ext cx="5707774" cy="428625"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent4">
                               <a:lumMod val="40000"/>
                               <a:lumOff val="60000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent4"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent4"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2056D41C" w14:textId="14742B9A" w:rsidR="00BD1269" w:rsidRDefault="008D7720" w:rsidP="00F46D1F">
+                          <w:p w14:paraId="64349699" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
-                              <w:t>Ab</w:t>
+                              <w:t>Absorbent Hygiene Protection Waste Collection Service Review as part of the wider Waste Review</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E7649A">
-[...1 lines deleted...]
-                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2056D41C" w14:textId="7E426191" w:rsidR="00BD1269" w:rsidRDefault="00BD1269" w:rsidP="00BD1269">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="231A733A" id="Rectangle: Rounded Corners 5" o:spid="_x0000_s1029" style="position:absolute;margin-left:63.9pt;margin-top:20.3pt;width:385.5pt;height:46.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBB8/u4jAIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysFE1P2zD0Pmn/wfJ9JO1aBlVTVIGYJjFA&#10;wMTZdew2muPn2W6T7tfzbCdpx3qaloPzvr/fm1+1tSI7YV0FuqCjs5wSoTmUlV4X9MfL7acLSpxn&#10;umQKtCjoXjh6tfj4Yd6YmRjDBlQpLEEj2s0aU9CN92aWZY5vRM3cGRihkSnB1swjatdZaVmD1muV&#10;jfP8PGvAlsYCF84h9SYx6SLal1Jw/yClE56ogmJsPr42vqvwZos5m60tM5uKd2Gwf4iiZpVGp4Op&#10;G+YZ2drqL1N1xS04kP6MQ52BlBUXMQfMZpS/y+Z5w4yIuWBxnBnK5P6fWX6/ezaPFsvQGDdzCIYs&#10;Wmnr8Mf4SBuLtR+KJVpPOBInF5fTiynWlCNveplPEUYz2UHbWOe/CqhJAApqYavLJ+xILBTb3Tmf&#10;5Hu54FHp8DpQVXlbKRWRMAviWlmyY9hFxrnQfhKNqG39HcpEn+T4pX4iGbueyOc9GQOLUxUsxTCP&#10;nCAvOM4ONYiQ3yuRgnoSklQlZj2OfgdDf4aU0lEapYOaxAQGxdEpReVHXc062aAm4tgOivkpxb4I&#10;yeOgEb2C9oNyXWmwpwyUPwfPSb7PPuUc0vftqsWkC/o5xBgoKyj3j5ZYSGvkDL+tsLV3zPlHZnFv&#10;cBrwFvgHfKSCpqDQQZRswP4+RQ/yOM7IpaTBPSyo+7VlVlCivmkc9MvRZBIWNyKT6ZcxIvaYszrm&#10;6G19DTgkI7w6hkcwyHvVg9JC/YonYxm8Iotpjr4Lyr3tkWuf7gMeHS6WyyiGy2qYv9PPhgfjoc5h&#10;al/aV2ZNN98eN+Me+p1ls3cTnmSDpobl1oOs4vgf6tp1ABc9jmd3lMIlOcaj1OF0Lt4AAAD//wMA&#10;UEsDBBQABgAIAAAAIQANA11W3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjc6IYW0jTEqRCiRyRauOTm2tskENuR7baBr2c5wXF2RrNvqvVkB3GiEHvvJNzOMhDktDe9ayW8&#10;v21uChAxKWfU4B1J+KII6/ryolKl8We3pdMutYJLXCyVhC6lsUSMuiOr4syP5Ng7+GBVYhlaNEGd&#10;udwOOM+yHK3qHX/o1EhPHenP3dFKCK+6id/P2xe9ajeIDTZx+riX8vpqenwAkWhKf2H4xWd0qJlp&#10;74/ORDGwni8ZPUm4y3IQHChWBR/27CwWOWBd4f8J9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAQfP7uIwCAACCBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEADQNdVt4AAAAKAQAADwAAAAAAAAAAAAAAAADmBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#ccc0d9 [1303]" strokeweight="2pt">
+              <v:roundrect w14:anchorId="231A733A" id="Rectangle: Rounded Corners 5" o:spid="_x0000_s1029" style="position:absolute;margin-left:.15pt;margin-top:20.65pt;width:449.45pt;height:33.75pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTQupyjQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysFNtO2zD0fdL+wfL7SNoFyipSVIGYJjFA&#10;wMSz69g0mu3j2W6T7us5di7tWJ+m5cE59/s5F5etVmQrnK/BlHRyklMiDIeqNq8l/fF88+mcEh+Y&#10;qZgCI0q6E55eLj5+uGjsXExhDaoSjqAR4+eNLek6BDvPMs/XQjN/AlYYZEpwmgVE3WtWOdagda2y&#10;aZ6fZQ24yjrgwnukXndMukj2pRQ83EvpRSCqpBhbSK9L7yq+2eKCzV8ds+ua92Gwf4hCs9qg09HU&#10;NQuMbFz9lyldcwceZDjhoDOQsuYi5YDZTPJ32TytmRUpFyyOt2OZ/P8zy++2T/bBYRka6+cewZhF&#10;K52Of4yPtKlYu7FYog2EI/F0ls9ms4ISjrxien42PY3VzPba1vnwVYAmESipg42pHrEjqVBse+tD&#10;Jz/IRY/KxNeDqqubWqmExFkQV8qRLcMuMs6FCUUyojb6O1Qdvcjx6/qJZOx6Rz4byBhYmqpoKYV5&#10;4AR50XG2r0GCwk6JLqhHIUldYdbT5Hc09GdIXTrKoHRUk5jAqDg5pqjCpK9ZLxvVRBrbUTE/pjgU&#10;ofM4aiSvYMKorGsD7piB6ufouZMfsu9yjumHdtVi0iX9HGOMlBVUuwdHHHRr5C2/qbG1t8yHB+Zw&#10;b3DD8BaEe3ykgqak0EOUrMH9PkaP8jjOyKWkwT0sqf+1YU5Qor4ZHPQvk6KIi5uQ4nQ2RcQdclaH&#10;HLPRV4BDMsGrY3kCo3xQAygd6Bc8GcvoFVnMcPRdUh7cgFyF7j7g0eFiuUxiuKyWhVvzZHk0Husc&#10;p/a5fWHO9vMdcDPuYNhZNn834Z1s1DSw3ASQdRr/fV37DuCip/Hsj1K8JId4ktqfzsUbAAAA//8D&#10;AFBLAwQUAAYACAAAACEAyaqNgNsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOy07DMBBF90j8&#10;gzVI7Oik5aEkxKkQokskWthk59pDEojHUey2ga9nWMFqdHWP7pxqPftBHWmKfWANy0UGitgG13Or&#10;4e11c5WDismwM0Ng0vBFEdb1+VllShdOvKXjLrVKRjiWRkOX0lgiRtuRN3ERRmLp3sPkTZI4tegm&#10;c5JxP+Aqy+7Qm57lQ2dGeuzIfu4OXsP0Ypv4/bR9tkW7QWywifPHrdaXF/PDPahEc/qD4Vdf1KEW&#10;p304sItq0HAtnIabpVxp86JYgdoLluU5YF3hf//6BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAJNC6nKNAgAAggUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAMmqjYDbAAAABwEAAA8AAAAAAAAAAAAAAAAA5wQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#ccc0d9 [1303]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2056D41C" w14:textId="14742B9A" w:rsidR="00BD1269" w:rsidRDefault="008D7720" w:rsidP="00F46D1F">
+                    <w:p w14:paraId="64349699" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
-                        <w:t>Ab</w:t>
+                        <w:t>Absorbent Hygiene Protection Waste Collection Service Review as part of the wider Waste Review</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E7649A">
-[...1 lines deleted...]
-                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2056D41C" w14:textId="7E426191" w:rsidR="00BD1269" w:rsidRDefault="00BD1269" w:rsidP="00BD1269">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Title of policy, strategy, project or service </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231A72CE" w14:textId="77777777" w:rsidR="000C43A1" w:rsidRDefault="000C43A1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="647A6746" w14:textId="77777777" w:rsidR="00622ACF" w:rsidRDefault="00622ACF">
-[...7 lines deleted...]
-    <w:p w14:paraId="231A72CF" w14:textId="3C2EA4F0" w:rsidR="000C43A1" w:rsidRDefault="004314E4">
+    <w:p w14:paraId="231A72CF" w14:textId="77777777" w:rsidR="000C43A1" w:rsidRDefault="004314E4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Is the </w:t>
       </w:r>
       <w:r w:rsidR="000C43A1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">policy, strategy, project or </w:t>
-[...7 lines deleted...]
-        <w:t>service</w:t>
+        <w:t>policy, strategy, project or service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="231A72D0" w14:textId="3073B102" w:rsidR="00D01616" w:rsidRDefault="00F46D1F" w:rsidP="00D01616">
+    <w:p w14:paraId="231A72D0" w14:textId="0A5FADDA" w:rsidR="00D01616" w:rsidRDefault="0064338E" w:rsidP="00D01616">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A733E" wp14:editId="36C8C2F7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A733E" wp14:editId="7F8A8777">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2287905</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>27305</wp:posOffset>
+                  <wp:posOffset>27698</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="400050" cy="323850"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:extent cx="342900" cy="323193"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="20320"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Rectangle: Rounded Corners 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="400050" cy="323850"/>
+                          <a:ext cx="342900" cy="323193"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent4">
                               <a:lumMod val="40000"/>
                               <a:lumOff val="60000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent4"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent4"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3EBDCB91" w14:textId="6E04D236" w:rsidR="00F46D1F" w:rsidRDefault="00F46D1F" w:rsidP="00F46D1F">
+                          <w:p w14:paraId="24BD4DA9" w14:textId="2D2E5F39" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>X</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="231A733E" id="Rectangle: Rounded Corners 8" o:spid="_x0000_s1030" style="position:absolute;margin-left:180.15pt;margin-top:2.15pt;width:31.5pt;height:25.5pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGr5wYiAIAAIEFAAAOAAAAZHJzL2Uyb0RvYy54bWysFMtOGzHwXqn/YPledhMCpREbFIGoKtGC&#10;gIqz47WJVdvj2k5206/v2PtISnOqerHn/Z65vGqNJlvhgwJb0clJSYmwHGplXyv6/fn2wwUlITJb&#10;Mw1WVHQnAr1avH932bi5mMIadC08QSM2zBtX0XWMbl4Uga+FYeEEnLDIlOANi4j616L2rEHrRhfT&#10;sjwvGvC188BFCEi96Zh0ke1LKXi8lzKISHRFMbaYX5/fVXqLxSWbv3rm1or3YbB/iMIwZdHpaOqG&#10;RUY2Xv1lyijuIYCMJxxMAVIqLnIOmM2kfJPN05o5kXPB4gQ3lin8P7P82/bJPXgsQ+PCPCCYsmil&#10;N+nH+Eibi7UbiyXaSDgSZ2VZnmFJObJOp6cXCKOVYq/sfIifBRiSgIp62Nj6ERuS68S2dyF28oNc&#10;cqhtegNoVd8qrTOSRkFca0+2DJvIOBc2zrIRvTFfoe7oKZy+nUjGpnfk84GMgeWhSpZymAdOkJcc&#10;F/sSZCjutOiCehSSqBqTnma/o6E/Q+rS0Ralk5rEBEbFyTFFHSd9zXrZpCby1I6K5THFoQidx1Ej&#10;ewUbR2WjLPhjBuofo+dOfsi+yzmlH9tVi0ljo1OMibKCevfgiYdui4Ljtwpbe8dCfGAe1wanAU9B&#10;vMdHamgqCj1EyRr8r2P0JI/TjFxKGlzDioafG+YFJfqLxTn/NJnN0t5mZHb2cYqIP+SsDjl2Y64B&#10;h2SCR8fxDCb5qAdQejAveDGWySuymOXou6I8+gG5jt15wJvDxXKZxXBXHYt39snxZDzVOU3tc/vC&#10;vOvnO+JifINhZdn8zYR3sknTwnITQao8/vu69h3APc/j2d+kdEgO8Sy1v5yL3wAAAP//AwBQSwME&#10;FAAGAAgAAAAhAK1/gyfdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNyY&#10;y7pO0DWdEGJHJDa49JYlWVtonCrJtsKvx5zYybbe0/P3qvXkBnGyIfaeJNzPMhCWtDc9tRI+3jd3&#10;DyBiUmTU4MlK+LYR1vX1VaVK48+0taddagWHUCyVhC6lsUSMurNOxZkfLbF28MGpxGdo0QR15nA3&#10;4DzLluhUT/yhU6N97qz+2h2dhPCmm/jzsn3Vj+0GscEmTp+FlLc309MKRLJT+jfDHz6jQ81Me38k&#10;E8UgIV9mOVslLHiwvpjnvOwlFEUOWFd4WaD+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMavnBiIAgAAgQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAK1/gyfdAAAACAEAAA8AAAAAAAAAAAAAAAAA4gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#ccc0d9 [1303]" strokeweight="2pt">
+              <v:roundrect w14:anchorId="231A733E" id="Rectangle: Rounded Corners 8" o:spid="_x0000_s1030" style="position:absolute;margin-left:180.15pt;margin-top:2.2pt;width:27pt;height:25.45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChhgFWjgIAAIEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20nXrcGdYogRYYB&#10;XRu0HXpWZKkxJouapMTOfv0o+ZGsy2mYDzLFNz+RvL5pa0X2wroKdEGzi5QSoTmUlX4t6Pfn1YfP&#10;lDjPdMkUaFHQg3D0Zv7+3XVjZmICW1ClsASdaDdrTEG33ptZkji+FTVzF2CERqEEWzOPV/ualJY1&#10;6L1WySRNL5MGbGkscOEccm87IZ1H/1IK7h+kdMITVVDMzcfTxnMTzmR+zWavlpltxfs02D9kUbNK&#10;Y9DR1S3zjOxs9ZeruuIWHEh/waFOQMqKi1gDVpOlb6p52jIjYi0IjjMjTO7/ueX3+yeztghDY9zM&#10;IRmqaKWtwx/zI20E6zCCJVpPODKn+eQqRUg5iqaTaXY1DWAmR2Njnf8ioCaBKKiFnS4f8UEiTmx/&#10;53ynP+iFgEqH04GqylWlVLyEVhBLZcme4SMyzoX2eXSidvU3KDt+nuLXPSey8dE79uXAxsRiUwVP&#10;Mc2TICgLgZMjBJHyByW6pB6FJFWJRU9i3NHRnyl15SiN2sFMYgGjYXbOUPmsx6zXDWYidu1omJ4z&#10;HEDoIo4WMSpoPxrXlQZ7zkH5Y4zc6Q/VdzWH8n27abHoguYhx8DZQHlYW2KhmyJn+KrCp71jzq+Z&#10;xbHBbsBV4B/wkAqagkJPUbIF++scP+hjN6OUkgbHsKDu545ZQYn6qrHPr7I8D3MbL/nHTxO82FPJ&#10;5lSid/USsEkyXDqGRzLoezWQ0kL9ghtjEaKiiGmOsQvKvR0uS9+tB9w5XCwWUQ1n1TB/p58MD84D&#10;zqFrn9sXZk3f3x4H4x6GkWWzNx3e6QZLDYudB1nF9j/i2r8Aznlsz34nhUVyeo9ax805/w0AAP//&#10;AwBQSwMEFAAGAAgAAAAhAPvEMtrcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNzopiSpIMSpEKJHJFq45ObaJgnE68h228DXs5zocTSjmTf1enajONoQB08SlosMhCXtzUCd&#10;hPe3zc0diJgUGTV6shK+bYR1c3lRq8r4E23tcZc6wSUUKyWhT2mqEKPurVNx4SdL7H344FRiGTo0&#10;QZ243I14m2UrdGogXujVZJ96q792BychvOo2/jxvX/R9t0FssY3zZynl9dX8+AAi2Tn9h+EPn9Gh&#10;Yaa9P5CJYpSQr7KcoxKKAgT7xbJgvZdQljlgU+P5geYXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAoYYBVo4CAACBBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA+8Qy2twAAAAIAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#ccc0d9 [1303]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3EBDCB91" w14:textId="6E04D236" w:rsidR="00F46D1F" w:rsidRDefault="00F46D1F" w:rsidP="00F46D1F">
+                    <w:p w14:paraId="24BD4DA9" w14:textId="2D2E5F39" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>X</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00AF1B64">
+      <w:r w:rsidR="00D01616">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A733C" wp14:editId="6AB80A0E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A733C" wp14:editId="76CD4EB3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4078604</wp:posOffset>
+                  <wp:posOffset>4076700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>27305</wp:posOffset>
+                  <wp:posOffset>31115</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="352425" cy="342900"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:extent cx="342900" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Rectangle: Rounded Corners 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="352425" cy="342900"/>
+                          <a:ext cx="342900" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent4">
                               <a:lumMod val="40000"/>
                               <a:lumOff val="60000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent4"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent4"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:txbx>
-[...7 lines deleted...]
-                      </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="231A733C" id="Rectangle: Rounded Corners 9" o:spid="_x0000_s1031" style="position:absolute;margin-left:321.15pt;margin-top:2.15pt;width:27.75pt;height:27pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDM3BfYkQIAAIEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9P2zAQf5+072D5fSQNKRsVKapATJMY&#10;IGDi2XVsas3xebbbpPv0nJ0m7VifpuXBOd+/39357i4uu0aTjXBegano5CSnRBgOtTKvFf3xfPPp&#10;CyU+MFMzDUZUdCs8vZx//HDR2pkoYAW6Fo6gE+Nnra3oKgQ7yzLPV6Jh/gSsMCiU4BoW8Opes9qx&#10;Fr03Oivy/CxrwdXWARfeI/e6F9J58i+l4OFeSi8C0RXF2EI6XTqX8czmF2z26phdKb4Lg/1DFA1T&#10;BkFHV9csMLJ26i9XjeIOPMhwwqHJQErFRcoBs5nk77J5WjErUi5YHG/HMvn/55bfbZ7sg8MytNbP&#10;PJIxi066Jv4xPtKlYm3HYokuEI7M02lRFlNKOIpOy+I8T8XM9sbW+fBVQEMiUVEHa1M/4oOkOrHN&#10;rQ+IivqDXgTUJp4etKpvlNbpEltBXGlHNgwfkXEuTCiTE71uvkPd88scv/45kY2P3rPPBjYCpaaK&#10;nhLsAQjKInC2L0GiwlaLPqhHIYmqMeki4Y6O/gypT0cb1I5mEhMYDSfHDHWYxIgRfqcbzUTq2tEw&#10;P2Y4FKE3Hi0SKpgwGjfKgDvmoP45Ivf6Q/Z9zjH90C07TLqi0xhj5Cyh3j444qCfIm/5jcKnvWU+&#10;PDCHY4MDhqsg3OMhNbQVhR1FyQrc72P8qI/djFJKWhzDivpfa+YEJfqbwT4/n5RlnNt0KaefC7y4&#10;Q8nyUGLWzRVgk0xw6VieyKgf9EBKB80LboxFREURMxyxK8qDGy5XoV8PuHO4WCySGs6qZeHWPFke&#10;ncc6x6597l6Ys7v+DjgYdzCMLJu96/BeN1oaWKwDSJXaf1/X3QvgnKeO2O2kuEgO70lrvznnbwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGDLlQbeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQ&#10;hO9IvIO1SNzohv6kbcimQogekWjhkptru0kgtiPbbQNPz3KC02o0o9lvys1oe3E2IXbeEdxPMhDG&#10;Ka871xC8v23vViBikk7L3jtD8GUibKrrq1IW2l/czpz3qRFc4mIhCdqUhgIxqtZYGSd+MI69ow9W&#10;JpahQR3khcttj9Msy9HKzvGHVg7mqTXqc3+yBOFV1fH7efei1s0WscY6jh8Lotub8fEBRDJj+gvD&#10;Lz6jQ8VMB39yOoqeIJ9PZxwlmPNhP18vecqBYLGaAVYl/h9Q/QAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDM3BfYkQIAAIEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBgy5UG3gAAAAgBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#ccc0d9 [1303]" strokeweight="2pt">
-[...108 lines deleted...]
-              </v:roundrect>
+              <v:roundrect w14:anchorId="1897A982" id="Rectangle: Rounded Corners 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:321pt;margin-top:2.45pt;width:27pt;height:18pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpztUGggIAAG8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9v2yAQf5+074B4X+14WddGdaqoVadJ&#10;XRu1nfpMMCRomGNA4mSffgc4TtblaZof8B33/8fdXV1vW002wnkFpqajs5ISYTg0yixr+v3l7sMF&#10;JT4w0zANRtR0Jzy9nr5/d9XZiahgBboRjqAT4yedrekqBDspCs9XomX+DKwwKJTgWhaQdcuicaxD&#10;760uqrI8LzpwjXXAhfd4e5uFdJr8Syl4eJTSi0B0TTG3kE6XzkU8i+kVmywdsyvF+zTYP2TRMmUw&#10;6ODqlgVG1k795apV3IEHGc44tAVIqbhINWA1o/JNNc8rZkWqBcHxdoDJ/z+3/GHzbOcOYeisn3gk&#10;YxVb6dr4x/zINoG1G8AS20A4Xn4cV5clQspRVFUX50ijl+JgbJ0PXwS0JBI1dbA2zRM+SMKJbe59&#10;yPp7vRhQm3h60Kq5U1onJraCuNGObBg+IuNcmDBOTvS6/QZNvh+X+OXnxGt89HyNaQ2JpaaKnlKa&#10;R0Ew6Ri4OECQqLDTIif1JCRRDRZdpbiDoz9TyuVog9rRTGIBg+HolKEOox6zXjeaidS1g2F5ynAP&#10;Qo44WKSoYMJg3CoD7pSD5scQOevvq881x/IX0OzmjjjIM+Mtv1P4kPfMhzlzOCT49jj44REPqaGr&#10;KfQUJStwv07dR33sXZRS0uHQ1dT/XDMnKNFfDXb15Wg8jlOamPGnzxUy7liyOJaYdXsD2BIjXDGW&#10;JzLqB70npYP2FffDLEZFETMcY9eUB7dnbkJeBrhhuJjNkhpOpmXh3jxbHp1HVGOPvmxfmbN9Nwcc&#10;gwfYDyibvOnnrBstDczWAaRKzX7Atccbpzo1Y7+B4to45pPWYU9OfwMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAOersvLbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNzohqpEJMSp&#10;EKJHJNpyyc21lyQQr6PYbQNfz3KC49OsZt9U69kP6kRT7ANruF1koIhtcD23Gt72m5t7UDEZdmYI&#10;TBq+KMK6vryoTOnCmbd02qVWSQnH0mjoUhpLxGg78iYuwkgs2XuYvEmCU4tuMmcp9wMusyxHb3qW&#10;D50Z6akj+7k7eg3Tq23i9/P2xRbtBrHBJs4fd1pfX82PD6ASzenvGH71RR1qcTqEI7uoBg35ailb&#10;koZVAUryvMiFD8JZAVhX+H9A/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCpztUGggIA&#10;AG8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDnq7Ly&#10;2wAAAAgBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#ccc0d9 [1303]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000C43A1">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A7340" wp14:editId="231A7341">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A7340" wp14:editId="231A7341">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>819150</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>31115</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="342900" cy="228600"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Rectangle: Rounded Corners 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="342900" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -1056,708 +925,959 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="44C34955" id="Rectangle: Rounded Corners 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:64.5pt;margin-top:2.45pt;width:27pt;height:18pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsgHTlZAIAACIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTNCoOKFFVFTJMQ&#10;VMDEs3HsJpLj885u0+7X7+ykKQK0h2l9cM++u+/OX77z5dWuNWyr0DdgSz45yTlTVkLV2HXJfz7d&#10;fDnnzAdhK2HAqpLvledX88+fLjs3UwXUYCqFjECsn3Wu5HUIbpZlXtaqFf4EnLLk1ICtCLTFdVah&#10;6Ai9NVmR52dZB1g5BKm8p9Pr3snnCV9rJcO91l4FZkpOvYW0Ylpf4prNL8VsjcLVjRzaEP/QRSsa&#10;S0VHqGsRBNtg8w6qbSSCBx1OJLQZaN1Ile5At5nkb27zWAun0l2IHO9Gmvz/g5V320e3QqKhc37m&#10;yYy32Gls4z/1x3aJrP1IltoFJunw67S4yIlSSa6iOD8jm1CyY7JDH74raFk0So6wsdUDfZDEk9je&#10;+tDHH+JiQQs3jTHx/NhOssLeqBhg7IPSrKmogSIBJaWopUG2FfSNhZTKhknvqkWl+uPTnH5Df2NG&#10;6jYBRmRNhUfsASCq8D123/YQH1NVEtqYnP+tsT55zEiVwYYxuW0s4EcAhm41VO7jDyT11ESWXqDa&#10;r5Ah9DL3Tt40xP2t8GElkHRNn4tmNdzTog10JYfB4qwG/P3ReYwnuZGXs47mpOT+10ag4sz8sCTE&#10;i8l0Ggcrbaan3wra4GvPy2uP3bRLoM80oVfByWTG+GAOpkZon2mkF7EquYSVVLvkMuBhswz9/NKj&#10;INVikcJomJwIt/bRyQgeWY2yeto9C3SDAAMp9w4OMyVmbyTYx8ZMC4tNAN0kfR55HfimQUzCGR6N&#10;OOmv9ynq+LTN/wAAAP//AwBQSwMEFAAGAAgAAAAhALYziKbbAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FuwjAQRfeVegdrKrGpikOgFUnjoIKE1O4g7QFMPCQR8Ti1DaS377Bql09/9Of9YjXa&#10;XlzQh86Rgtk0AYFUO9NRo+Drc/u0BBGiJqN7R6jgBwOsyvu7QufGXWmPlyo2gkso5FpBG+OQSxnq&#10;Fq0OUzcgcXZ03urI6BtpvL5yue1lmiQv0uqO+EOrB9y0WJ+qs1XgZ+/H+TctfJbunuXpw+4fTbVW&#10;avIwvr2CiDjGv2O46bM6lOx0cGcyQfTMacZbooJFBuKWL+fMB+YkA1kW8v+A8hcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDsgHTlZAIAACIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC2M4im2wAAAAgBAAAPAAAAAAAAAAAAAAAAAL4EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" filled="f" strokecolor="#243f60 [1604]" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="45566C61" id="Rectangle: Rounded Corners 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:64.5pt;margin-top:2.45pt;width:27pt;height:18pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsgHTlZAIAACIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTNCoOKFFVFTJMQ&#10;VMDEs3HsJpLj885u0+7X7+ykKQK0h2l9cM++u+/OX77z5dWuNWyr0DdgSz45yTlTVkLV2HXJfz7d&#10;fDnnzAdhK2HAqpLvledX88+fLjs3UwXUYCqFjECsn3Wu5HUIbpZlXtaqFf4EnLLk1ICtCLTFdVah&#10;6Ai9NVmR52dZB1g5BKm8p9Pr3snnCV9rJcO91l4FZkpOvYW0Ylpf4prNL8VsjcLVjRzaEP/QRSsa&#10;S0VHqGsRBNtg8w6qbSSCBx1OJLQZaN1Ile5At5nkb27zWAun0l2IHO9Gmvz/g5V320e3QqKhc37m&#10;yYy32Gls4z/1x3aJrP1IltoFJunw67S4yIlSSa6iOD8jm1CyY7JDH74raFk0So6wsdUDfZDEk9je&#10;+tDHH+JiQQs3jTHx/NhOssLeqBhg7IPSrKmogSIBJaWopUG2FfSNhZTKhknvqkWl+uPTnH5Df2NG&#10;6jYBRmRNhUfsASCq8D123/YQH1NVEtqYnP+tsT55zEiVwYYxuW0s4EcAhm41VO7jDyT11ESWXqDa&#10;r5Ah9DL3Tt40xP2t8GElkHRNn4tmNdzTog10JYfB4qwG/P3ReYwnuZGXs47mpOT+10ag4sz8sCTE&#10;i8l0Ggcrbaan3wra4GvPy2uP3bRLoM80oVfByWTG+GAOpkZon2mkF7EquYSVVLvkMuBhswz9/NKj&#10;INVikcJomJwIt/bRyQgeWY2yeto9C3SDAAMp9w4OMyVmbyTYx8ZMC4tNAN0kfR55HfimQUzCGR6N&#10;OOmv9ynq+LTN/wAAAP//AwBQSwMEFAAGAAgAAAAhALYziKbbAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FuwjAQRfeVegdrKrGpikOgFUnjoIKE1O4g7QFMPCQR8Ti1DaS377Bql09/9Of9YjXa&#10;XlzQh86Rgtk0AYFUO9NRo+Drc/u0BBGiJqN7R6jgBwOsyvu7QufGXWmPlyo2gkso5FpBG+OQSxnq&#10;Fq0OUzcgcXZ03urI6BtpvL5yue1lmiQv0uqO+EOrB9y0WJ+qs1XgZ+/H+TctfJbunuXpw+4fTbVW&#10;avIwvr2CiDjGv2O46bM6lOx0cGcyQfTMacZbooJFBuKWL+fMB+YkA1kW8v+A8hcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDsgHTlZAIAACIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC2M4im2wAAAAgBAAAPAAAAAAAAAAAAAAAAAL4EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" filled="f" strokecolor="#243f60 [1604]" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000C43A1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      Existing  </w:t>
       </w:r>
       <w:r w:rsidR="00D01616">
         <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A7342" wp14:editId="231A7343">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>819150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>31115</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="342900" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Rectangle: Rounded Corners 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="342900" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent4">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent4"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent4"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="03EDD75F" id="Rectangle: Rounded Corners 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:64.5pt;margin-top:2.45pt;width:27pt;height:18pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpztUGggIAAG8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9v2yAQf5+074B4X+14WddGdaqoVadJ&#10;XRu1nfpMMCRomGNA4mSffgc4TtblaZof8B33/8fdXV1vW002wnkFpqajs5ISYTg0yixr+v3l7sMF&#10;JT4w0zANRtR0Jzy9nr5/d9XZiahgBboRjqAT4yedrekqBDspCs9XomX+DKwwKJTgWhaQdcuicaxD&#10;760uqrI8LzpwjXXAhfd4e5uFdJr8Syl4eJTSi0B0TTG3kE6XzkU8i+kVmywdsyvF+zTYP2TRMmUw&#10;6ODqlgVG1k795apV3IEHGc44tAVIqbhINWA1o/JNNc8rZkWqBcHxdoDJ/z+3/GHzbOcOYeisn3gk&#10;YxVb6dr4x/zINoG1G8AS20A4Xn4cV5clQspRVFUX50ijl+JgbJ0PXwS0JBI1dbA2zRM+SMKJbe59&#10;yPp7vRhQm3h60Kq5U1onJraCuNGObBg+IuNcmDBOTvS6/QZNvh+X+OXnxGt89HyNaQ2JpaaKnlKa&#10;R0Ew6Ri4OECQqLDTIif1JCRRDRZdpbiDoz9TyuVog9rRTGIBg+HolKEOox6zXjeaidS1g2F5ynAP&#10;Qo44WKSoYMJg3CoD7pSD5scQOevvq881x/IX0OzmjjjIM+Mtv1P4kPfMhzlzOCT49jj44REPqaGr&#10;KfQUJStwv07dR33sXZRS0uHQ1dT/XDMnKNFfDXb15Wg8jlOamPGnzxUy7liyOJaYdXsD2BIjXDGW&#10;JzLqB70npYP2FffDLEZFETMcY9eUB7dnbkJeBrhhuJjNkhpOpmXh3jxbHp1HVGOPvmxfmbN9Nwcc&#10;gwfYDyibvOnnrBstDczWAaRKzX7Atccbpzo1Y7+B4to45pPWYU9OfwMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAPdmJgzbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOzohPJQk8ap&#10;EKJLJFrYZOfa0yQQj6PYbQNfz3QFy6M7unNuuZp8r440xi6whttZBorYBtdxo+HjfX2zABWTYWf6&#10;wKThmyKsqsuL0hQunHhDx21qlJRwLIyGNqWhQIy2JW/iLAzEku3D6E0SHBt0ozlJue9xnmWP6E3H&#10;8qE1Az23ZL+2B69hfLN1/HnZvNq8WSPWWMfp80Hr66vpaQkq0ZT+juGsL+pQidMuHNhF1QvPc9mS&#10;NNznoM754k54J5zlgFWJ/wdUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCpztUGggIA&#10;AG8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD3ZiYM&#10;2wAAAAgBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#ccc0d9 [1303]" strokeweight="2pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00D01616">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                New/proposed               Changed</w:t>
       </w:r>
       <w:r w:rsidR="00CF5D21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Reviewed</w:t>
       </w:r>
       <w:r w:rsidR="00D01616">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7240D4BF" w14:textId="77777777" w:rsidR="00622ACF" w:rsidRDefault="00622ACF" w:rsidP="00912D1D">
-[...7 lines deleted...]
-    <w:p w14:paraId="231A72D1" w14:textId="57F1CC8B" w:rsidR="00912D1D" w:rsidRDefault="00912D1D" w:rsidP="00912D1D">
+    <w:p w14:paraId="231A72D1" w14:textId="77777777" w:rsidR="00912D1D" w:rsidRDefault="00912D1D" w:rsidP="00912D1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A7344" wp14:editId="5B59246A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A7344" wp14:editId="08C3AE83">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:align>left</wp:align>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>33436</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>259715</wp:posOffset>
+                  <wp:posOffset>262146</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6467475" cy="3829050"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:extent cx="5674601" cy="4485289"/>
+                <wp:effectExtent l="0" t="0" r="21590" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Rectangle: Rounded Corners 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6467475" cy="3829050"/>
+                          <a:ext cx="5674601" cy="4485289"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:solidFill>
                             <a:schemeClr val="accent4">
                               <a:lumMod val="40000"/>
                               <a:lumOff val="60000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent4"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent4"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="08FA639B" w14:textId="619601E9" w:rsidR="00A90863" w:rsidRDefault="00B757FF" w:rsidP="00A61D3E">
+                          <w:p w14:paraId="028D751C" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="21"/>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="0064338E">
                               <w:rPr>
-                                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="21"/>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">The purpose of this assessment is to review the Council’s new AHP Collection Service which will provide </w:t>
+                              <w:t>The AHP Collection Service provides a free, separate kerbside collection for absorbent hygiene waste generated by:</w:t>
                             </w:r>
-                            <w:r w:rsidR="00775EFC">
+                          </w:p>
+                          <w:p w14:paraId="07D254E5" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="21"/>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">free </w:t>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Households with children under four years old using nappies.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2B0F95A0" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Residents aged four and over who use continence or related absorbent hygiene products.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5ABCB6C2" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00391054">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Households generating unavoidable hygiene waste due to disability, medical conditions, age-related continence needs or caring responsibilities. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="52729BA8" w14:textId="69E46DAB" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>The service has been developed as a mitigation measure alongside the wider Household Waste and Recycling Policy and the introduction of three-weekly residual waste collections.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="21"/>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t>kerbside</w:t>
+                              <w:t xml:space="preserve">  </w:t>
                             </w:r>
-                            <w:r w:rsidR="00775EFC">
+                            <w:r w:rsidRPr="0064338E">
                               <w:rPr>
-                                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="21"/>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> collection of absorbent hygiene waste generated by:</w:t>
+                              <w:t>The aims of the service are to:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3134AB47" w14:textId="328D65AE" w:rsidR="00775EFC" w:rsidRDefault="00775EFC" w:rsidP="00775EFC">
+                          <w:p w14:paraId="11CA5739" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                             <w:pPr>
-                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="6"/>
+                                <w:numId w:val="4"/>
                               </w:numPr>
-                              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t>with children under 4 years old in nappies, and</w:t>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Ensure households producing unavoidable hygiene waste have sufficient disposal capacity.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2AA09C51" w14:textId="120591CB" w:rsidR="006B5B0B" w:rsidRDefault="006B5B0B" w:rsidP="00775EFC">
+                          <w:p w14:paraId="1A80DB5C" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                             <w:pPr>
-                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="6"/>
+                                <w:numId w:val="4"/>
                               </w:numPr>
-                              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t>4 and over who use incontinence or related AHP products</w:t>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Reduce the risk of excess waste and side waste.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="531B88FD" w14:textId="77777777" w:rsidR="00777D0B" w:rsidRDefault="00777D0B" w:rsidP="00777D0B">
+                          <w:p w14:paraId="5C6C0DFF" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                          </w:p>
-[...8 lines deleted...]
-                              <w:t>:</w:t>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Support residents with medical, disability-related and caring responsibilities.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="11DAC194" w14:textId="3302D195" w:rsidR="00005C52" w:rsidRDefault="00005C52" w:rsidP="007250CF">
+                          <w:p w14:paraId="3861C49B" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                             <w:pPr>
-                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="7"/>
+                                <w:numId w:val="4"/>
                               </w:numPr>
-                              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Ensure households producing unavoidable hygiene waste have adequate capacity</w:t>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Promote dignity and independence for residents managing continence needs.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3E9DBF9D" w14:textId="163029E6" w:rsidR="00005C52" w:rsidRDefault="00CC5885" w:rsidP="007250CF">
+                          <w:p w14:paraId="19C04767" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                             <w:pPr>
-                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="7"/>
+                                <w:numId w:val="4"/>
                               </w:numPr>
-                              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Prevent pressure on reduced three weekly residual waste collections</w:t>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Maintain public health and environmental standards.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0D5A0C90" w14:textId="5ED9DABB" w:rsidR="00CC5885" w:rsidRDefault="00CC5885" w:rsidP="007250CF">
+                          <w:p w14:paraId="007FECC6" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                             <w:pPr>
-                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="7"/>
+                                <w:numId w:val="4"/>
                               </w:numPr>
-                              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t>, or care related needs</w:t>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Reduce disproportionate impacts on protected groups arising from wider waste collection changes</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="03E71362" w14:textId="070320A7" w:rsidR="007250CF" w:rsidRDefault="007250CF" w:rsidP="007250CF">
-[...45 lines deleted...]
-                          <w:p w14:paraId="5FAE91B0" w14:textId="77777777" w:rsidR="008B4A5C" w:rsidRDefault="008B4A5C" w:rsidP="008B4A5C">
+                          <w:p w14:paraId="7642F625" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="231A7344" id="Rectangle: Rounded Corners 10" o:spid="_x0000_s1033" style="position:absolute;margin-left:0;margin-top:20.45pt;width:509.25pt;height:301.5pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUCYT1kwIAAIMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r3YyN2mDOkXQosOA&#10;rg3aDj0rstQIk0VNUmJnTz9Kjp2sy2mYDzLFv4+kSF5dt7UmW+G8AlPS0VlOiTAcKmXeSvr95e7T&#10;BSU+MFMxDUaUdCc8vZ5//HDV2JkYwxp0JRxBJ8bPGlvSdQh2lmWer0XN/BlYYVAowdUs4NW9ZZVj&#10;DXqvdTbO80nWgKusAy68R+5tJ6Tz5F9KwcOjlF4EokuKsYV0unSu4pnNr9jszTG7VnwfBvuHKGqm&#10;DIIOrm5ZYGTj1F+uasUdeJDhjEOdgZSKi5QDZjPK32XzvGZWpFywON4OZfL/zy1/2D7bpcMyNNbP&#10;PJIxi1a6Ov4xPtKmYu2GYok2EI7MSTGZFtNzSjjKPl+ML/PzVM7sYG6dD18E1CQSJXWwMdUTPkmq&#10;FNve+4C4qN/rRUht4ulBq+pOaZ0usRnEjXZky/AZGefChCI50Zv6G1Qdv8jx6x4U2fjsHXvSsxEo&#10;tVX0lGCPQFAWgbNDERIVdlp0QT0JSVSFaY8T7uDoz5C6dLRB7WgmMYHBcHTKUIdRjBjh97rRTKS+&#10;HQzzU4Z9ETrjwSKhggmDca0MuFMOqh8DcqffZ9/lHNMP7arFpEs6jTFGzgqq3dIRB90cecvvFD7t&#10;PfNhyRwODo4YLoPwiIfU0JQU9hQla3C/TvGjPvYzSilpcBBL6n9umBOU6K8GO/1yVBRxctOlOJ+O&#10;8eKOJatjidnUN4BNMsK1Y3kio37QPSkd1K+4MxYRFUXMcMQuKQ+uv9yEbkHg1uFisUhqOK2WhXvz&#10;bHl0Huscu/alfWXO7vs74Gg8QD+0bPauwzvdaGlgsQkgVWr/Q133L4CTnjpiv5XiKjm+J63D7pz/&#10;BgAA//8DAFBLAwQUAAYACAAAACEA1yKbKN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3Oim0FZNGqdCiB6RaOGSm2svSUq8jmy3DXw97qkcRzOaeVOuR9uLE/nQOZYwnWQg&#10;iLUzHTcSPj82D0sQISo2qndMEn4owLq6vSlVYdyZt3TaxUakEg6FktDGOBSIQbdkVZi4gTh5X85b&#10;FZP0DRqvzqnc9viYZQu0quO00KqBXlrS37ujleDfdR1+X7dvOm82iDXWYTzMpby/G59XICKN8RqG&#10;C35Chyox7d2RTRC9hHQkSphlOYiLm02XcxB7CYvZUw5Ylfj/QPUHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAVAmE9ZMCAACDBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA1yKbKN0AAAAIAQAADwAAAAAAAAAAAAAAAADtBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#ccc0d9 [1303]" strokeweight="2pt">
+              <v:roundrect w14:anchorId="231A7344" id="Rectangle: Rounded Corners 10" o:spid="_x0000_s1031" style="position:absolute;margin-left:2.65pt;margin-top:20.65pt;width:446.8pt;height:353.15pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+8JzRjAIAAIMFAAAOAAAAZHJzL2Uyb0RvYy54bWysFE1P2zD0Pmn/wfJ9JK1CgYoUVSCmSQwQ&#10;MHF2HZtGc/w8223S/fo920laWE/TcnDe9/d7l1ddo8hWWFeDLunkJKdEaA5Vrd9K+uPl9ss5Jc4z&#10;XTEFWpR0Jxy9Wnz+dNmauZjCGlQlLEEj2s1bU9K192aeZY6vRcPcCRihkSnBNswjat+yyrIWrTcq&#10;m+b5LGvBVsYCF84h9SYx6SLal1Jw/yClE56okmJsPr42vqvwZotLNn+zzKxr3ofB/iGKhtUanY6m&#10;bphnZGPrv0w1NbfgQPoTDk0GUtZcxBwwm0n+IZvnNTMi5oLFcWYsk/t/Zvn99tk8WixDa9zcIRiy&#10;6KRtwh/jI10s1m4slug84Ug8nZ0Vs3xCCUdeUZyfTs8vQjmzvbqxzn8V0JAAlNTCRldP2JJYKba9&#10;cz7JD3LBpdLhdaDq6rZWKiJhGMS1smTLsI2Mc6F9EY2oTfMdqkQvcvxSQ5GMbU/k2UDGwOJYBUsx&#10;zAMnyAuOs30RIuR3SqSgnoQkdYVpT6Pf0dD7kFI6SqN0UJOYwKg4Oaao/KSvWS8b1ESc21ExP6Y4&#10;FCF5HDWiV9B+VG5qDfaYgern6DnJD9mnnEP6vlt1mDS2OsQYKCuodo+WWEh75Ay/rbG1d8z5R2Zx&#10;cXDF8Bj4B3ykgrak0EOUrMH+PkYP8jjPyKWkxUUsqfu1YVZQor5pnPSLSVGEzY1IcXo2RcQeclaH&#10;HL1prgGHBOcSo4tgkPdqAKWF5hVvxjJ4RRbTHH2XlHs7INc+HQi8Olwsl1EMt9Uwf6efDQ/GQ53D&#10;1L50r8yafr49rsY9DEvL5h8mPMkGTQ3LjQdZx/Hf17XvAG56HM/+KoVTcohHqf3tXPwBAAD//wMA&#10;UEsDBBQABgAIAAAAIQCkHOpR3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyD&#10;tUjc6KbQnyTEqRCiRyRauOTm2ksSiO3IdtvA07Oc4DRazWjm22oz2UGcKMTeOwnzWQaCnPamd62E&#10;t9ftTQ4iJuWMGrwjCV8UYVNfXlSqNP7sdnTap1ZwiYulktClNJaIUXdkVZz5kRx77z5YlfgMLZqg&#10;zlxuB7zNshVa1Tte6NRIjx3pz/3RSggvuonfT7tnXbRbxAabOH0spby+mh7uQSSa0l8YfvEZHWpm&#10;OvijM1EMEpZ3HJSwmLOynRd5AeIgYb1YrwDrCv8/UP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAfvCc0YwCAACDBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEApBzqUd4AAAAIAQAADwAAAAAAAAAAAAAAAADmBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#ccc0d9 [1303]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="08FA639B" w14:textId="619601E9" w:rsidR="00A90863" w:rsidRDefault="00B757FF" w:rsidP="00A61D3E">
+                    <w:p w14:paraId="028D751C" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="21"/>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="0064338E">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="21"/>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">The purpose of this assessment is to review the Council’s new AHP Collection Service which will provide </w:t>
+                        <w:t>The AHP Collection Service provides a free, separate kerbside collection for absorbent hygiene waste generated by:</w:t>
                       </w:r>
-                      <w:r w:rsidR="00775EFC">
+                    </w:p>
+                    <w:p w14:paraId="07D254E5" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="21"/>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">free </w:t>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Households with children under four years old using nappies.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2B0F95A0" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Residents aged four and over who use continence or related absorbent hygiene products.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5ABCB6C2" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00391054">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Households generating unavoidable hygiene waste due to disability, medical conditions, age-related continence needs or caring responsibilities. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="52729BA8" w14:textId="69E46DAB" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>The service has been developed as a mitigation measure alongside the wider Household Waste and Recycling Policy and the introduction of three-weekly residual waste collections.</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="21"/>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t>kerbside</w:t>
+                        <w:t xml:space="preserve">  </w:t>
                       </w:r>
-                      <w:r w:rsidR="00775EFC">
+                      <w:r w:rsidRPr="0064338E">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="21"/>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> collection of absorbent hygiene waste generated by:</w:t>
+                        <w:t>The aims of the service are to:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3134AB47" w14:textId="328D65AE" w:rsidR="00775EFC" w:rsidRDefault="00775EFC" w:rsidP="00775EFC">
+                    <w:p w14:paraId="11CA5739" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                       <w:pPr>
-                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="6"/>
+                          <w:numId w:val="4"/>
                         </w:numPr>
-                        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t>with children under 4 years old in nappies, and</w:t>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Ensure households producing unavoidable hygiene waste have sufficient disposal capacity.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2AA09C51" w14:textId="120591CB" w:rsidR="006B5B0B" w:rsidRDefault="006B5B0B" w:rsidP="00775EFC">
+                    <w:p w14:paraId="1A80DB5C" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                       <w:pPr>
-                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="6"/>
+                          <w:numId w:val="4"/>
                         </w:numPr>
-                        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t>4 and over who use incontinence or related AHP products</w:t>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Reduce the risk of excess waste and side waste.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="531B88FD" w14:textId="77777777" w:rsidR="00777D0B" w:rsidRDefault="00777D0B" w:rsidP="00777D0B">
+                    <w:p w14:paraId="5C6C0DFF" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                    </w:p>
-[...8 lines deleted...]
-                        <w:t>:</w:t>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Support residents with medical, disability-related and caring responsibilities.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="11DAC194" w14:textId="3302D195" w:rsidR="00005C52" w:rsidRDefault="00005C52" w:rsidP="007250CF">
+                    <w:p w14:paraId="3861C49B" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                       <w:pPr>
-                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="7"/>
+                          <w:numId w:val="4"/>
                         </w:numPr>
-                        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Ensure households producing unavoidable hygiene waste have adequate capacity</w:t>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Promote dignity and independence for residents managing continence needs.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3E9DBF9D" w14:textId="163029E6" w:rsidR="00005C52" w:rsidRDefault="00CC5885" w:rsidP="007250CF">
+                    <w:p w14:paraId="19C04767" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                       <w:pPr>
-                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="7"/>
+                          <w:numId w:val="4"/>
                         </w:numPr>
-                        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Prevent pressure on reduced three weekly residual waste collections</w:t>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Maintain public health and environmental standards.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0D5A0C90" w14:textId="5ED9DABB" w:rsidR="00CC5885" w:rsidRDefault="00CC5885" w:rsidP="007250CF">
+                    <w:p w14:paraId="007FECC6" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                       <w:pPr>
-                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="7"/>
+                          <w:numId w:val="4"/>
                         </w:numPr>
-                        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t>, or care related needs</w:t>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Reduce disproportionate impacts on protected groups arising from wider waste collection changes</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="03E71362" w14:textId="070320A7" w:rsidR="007250CF" w:rsidRDefault="007250CF" w:rsidP="007250CF">
-[...45 lines deleted...]
-                    <w:p w14:paraId="5FAE91B0" w14:textId="77777777" w:rsidR="008B4A5C" w:rsidRDefault="008B4A5C" w:rsidP="008B4A5C">
+                    <w:p w14:paraId="7642F625" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0042137C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Q 1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aim of the policy, strategy, project or service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4BEF16" w14:textId="77777777" w:rsidR="00622ACF" w:rsidRDefault="00622ACF" w:rsidP="00912D1D">
-[...14 lines deleted...]
-    </w:p>
     <w:p w14:paraId="231A72D2" w14:textId="77777777" w:rsidR="00D01616" w:rsidRDefault="00D01616" w:rsidP="00D01616">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="231A72D3" w14:textId="77777777" w:rsidR="000C43A1" w:rsidRPr="00912D1D" w:rsidRDefault="000C43A1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="231A72D4" w14:textId="77777777" w:rsidR="00A873B6" w:rsidRDefault="00A873B6" w:rsidP="00912D1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40760642" w14:textId="77777777" w:rsidR="008B4A5C" w:rsidRDefault="008B4A5C" w:rsidP="00912D1D">
-      <w:pPr>
+    <w:p w14:paraId="1330DEDB" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B702448" w14:textId="77777777" w:rsidR="008B4A5C" w:rsidRDefault="008B4A5C" w:rsidP="00912D1D">
-      <w:pPr>
+    <w:p w14:paraId="044EE1CC" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13120C0D" w14:textId="77777777" w:rsidR="008B4A5C" w:rsidRDefault="008B4A5C" w:rsidP="00912D1D">
-      <w:pPr>
+    <w:p w14:paraId="6469D78C" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B125BB5" w14:textId="77777777" w:rsidR="008B4A5C" w:rsidRDefault="008B4A5C" w:rsidP="00912D1D">
-      <w:pPr>
+    <w:p w14:paraId="64A0DF71" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E5F3C8C" w14:textId="77777777" w:rsidR="008B4A5C" w:rsidRDefault="008B4A5C" w:rsidP="00912D1D">
-      <w:pPr>
+    <w:p w14:paraId="0A210A4E" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52C3D964" w14:textId="77777777" w:rsidR="008B4A5C" w:rsidRDefault="008B4A5C" w:rsidP="00C77E78">
+    <w:p w14:paraId="5E550205" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F504969" w14:textId="77777777" w:rsidR="008B4A5C" w:rsidRDefault="008B4A5C" w:rsidP="00C77E78">
+    <w:p w14:paraId="4774E9A4" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58D4F137" w14:textId="77777777" w:rsidR="00622ACF" w:rsidRDefault="00622ACF" w:rsidP="00C77E78">
+    <w:p w14:paraId="45DBF9C1" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57D0D8C9" w14:textId="77777777" w:rsidR="00622ACF" w:rsidRDefault="00622ACF" w:rsidP="00C77E78">
+    <w:p w14:paraId="31E88E2E" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="290ACB8E" w14:textId="77777777" w:rsidR="00622ACF" w:rsidRDefault="00622ACF" w:rsidP="00C77E78">
+    <w:p w14:paraId="2EE759D0" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="231A72D5" w14:textId="02198B8A" w:rsidR="00C02746" w:rsidRDefault="0042137C" w:rsidP="00C77E78">
+    <w:p w14:paraId="0A26739C" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CA9F68A" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AFDED9A" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F207E1" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D02722" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F803927" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53928E92" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F34687" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669B5599" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F96C50D" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE3E052" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1193B06C" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00C77E78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A72D5" w14:textId="63215A57" w:rsidR="00C02746" w:rsidRDefault="0042137C" w:rsidP="00C77E78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Q 2. </w:t>
       </w:r>
       <w:r w:rsidR="00C02746">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Give details</w:t>
       </w:r>
       <w:r w:rsidR="00A876B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1780,3348 +1900,4414 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">         impact </w:t>
       </w:r>
       <w:r w:rsidR="00912D1D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">this policy, strategy, project or service </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is likely to have on the protected characteristic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0AAD17" w14:textId="24D2F3E5" w:rsidR="00622ACF" w:rsidRDefault="00622ACF" w:rsidP="00C77E78">
-[...445 lines deleted...]
-    <w:p w14:paraId="231A72DE" w14:textId="4D2C80FB" w:rsidR="00A876B7" w:rsidRDefault="004E16B2">
+    <w:p w14:paraId="231A72D7" w14:textId="77777777" w:rsidR="00912D1D" w:rsidRDefault="00C77E78" w:rsidP="00912D1D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661327" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A7348" wp14:editId="097213DA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A7346" wp14:editId="452A6C5D">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-76200</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>198974</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>346710</wp:posOffset>
+                  <wp:posOffset>181543</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6115050" cy="2133600"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:extent cx="5501180" cy="4437993"/>
+                <wp:effectExtent l="0" t="0" r="23495" b="20320"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Rectangle: Rounded Corners 1"/>
+                <wp:docPr id="11" name="Rectangle: Rounded Corners 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6115050" cy="2133600"/>
+                          <a:ext cx="5501180" cy="4437993"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...2 lines deleted...]
-                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                        <a:ln>
                           <a:solidFill>
-                            <a:srgbClr val="8064A2">
+                            <a:schemeClr val="accent4">
                               <a:lumMod val="40000"/>
                               <a:lumOff val="60000"/>
-                            </a:srgbClr>
+                            </a:schemeClr>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
                         </a:ln>
-                        <a:effectLst/>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent4"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent4"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="05455BB2" w14:textId="7ACDEAAA" w:rsidR="00C01021" w:rsidRDefault="00C01021" w:rsidP="00C01021">
+                          <w:p w14:paraId="6E0C85FF" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...41 lines deleted...]
-                              <w:t xml:space="preserve"> of responses.</w:t>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Evidence used in preparing this EQIA includes:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="589D864E" w14:textId="77777777" w:rsidR="008F0B7E" w:rsidRDefault="008F0B7E" w:rsidP="00C01021">
+                          <w:p w14:paraId="717D6A51" w14:textId="4BB1CFF5" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="7"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Household Waste and Recycling Policy EQIA 2025. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="736487CE" w14:textId="3B2CA149" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="7"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Waste Review public consultation undertaken January–March 2025. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="72BAD6B4" w14:textId="48035E32" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="7"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Census 2021 demographic and disability data. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04CBB4C0" w14:textId="48CDE847" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="7"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">AHP service operational design documentation. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="15E1D8E2" w14:textId="7C07EA80" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="7"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Published AHP service webpages, FAQs, eligibility criteria and waste collection methodology and arrangements.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4814DB02" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="7"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Customer enquiries and feedback received during development of the s</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04EB5B92" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="0E999A5D" w14:textId="5E1FF2D1" w:rsidR="00C01021" w:rsidRDefault="00C01021" w:rsidP="00C01021">
+                          <w:p w14:paraId="6A919529" w14:textId="2102D67E" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...30 lines deleted...]
-                              <w:t xml:space="preserve">the requirement of the district. </w:t>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Consultation findings identified concerns regarding waste capacity where households generate unavoidable absorbent hygiene waste, particularly:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="09D387DF" w14:textId="34420B03" w:rsidR="001C01ED" w:rsidRDefault="001C01ED" w:rsidP="001C01ED"/>
-[...1 lines deleted...]
-                          <w:p w14:paraId="5A68E73B" w14:textId="77777777" w:rsidR="0019358A" w:rsidRDefault="0019358A" w:rsidP="001C01ED"/>
+                          <w:p w14:paraId="6E142893" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="8"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Families with young children.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="166571B6" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="8"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Residents using continence products.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4CC81295" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="8"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Disabled residents.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="327DB233" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="8"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Older residents.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="612EF21F" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="8"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Households with caring responsibilities</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5DEBD223" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:ind w:left="720"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5C09A147" w14:textId="27990633" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>The consultation further identified that approximately 13% of respondents may benefit from an AHP service, with around 5% identifying disability-related needs</w:t>
+                            </w:r>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="231A7348" id="Rectangle: Rounded Corners 1" o:spid="_x0000_s1034" style="position:absolute;margin-left:-6pt;margin-top:27.3pt;width:481.5pt;height:168pt;z-index:251661327;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQwaBNggIAABUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N5Ic23WFyIGRwEWB&#10;NAmaFDnTFGUJoEiWpC25X99HSrGz9FRUB2o2zvJmhheXfSvJXljXaFXQ7CylRCiuy0ZtC/rzcf1p&#10;QYnzTJVMaiUKehCOXi4/frjoTC4mutayFJbAiXJ5Zwpae2/yJHG8Fi1zZ9oIBWWlbcs8WLtNSss6&#10;eG9lMknTedJpWxqruXAO0utBSZfRf1UJ7u+qyglPZEGRm4+njecmnMnyguVby0zd8DEN9g9ZtKxR&#10;CHp0dc08IzvbvHPVNtxqpyt/xnWb6KpquIg1oJosfVPNQ82MiLUAHGeOMLn/55bf7h/MvQUMnXG5&#10;Axmq6Cvbhj/yI30E63AES/SecAjnWTZLZ8CUQzfJzs/naYQzOV031vmvQrckEAW1eqfKH2hJRIrt&#10;b5xHXNg/24WQTsumXDdSRubgrqQle4buoeml7iiRzHkIC7qOX+ggXLy6JhXpkNNsiowIZxirSjIP&#10;sjVlQZ3aUsLkFvPKvY25vLrt7HZzjLpI59PVJBrJXftdl0My8DxUy3KIMWKDGBAcQRjdvM8uVHvN&#10;XD1ciaHHIqQKRYs4tiM4p64EyvebnjSoYRFuBMlGl4d7S6weJtsZvm7g/wYg3TOLUQYCWE9/h6OS&#10;GrDokaKk1vb33+TBHhMGLSUdVgOQ/doxK4D9N4XZ+5JNp2GXIjOdfZ6AsS81m5catWuvNPqX4SEw&#10;PJLB3stnsrK6fcIWr0JUqJjiiD00Z2Su/LCyeAe4WK2iGfbHMH+jHgwPzgNyAdnH/olZM06cx7De&#10;6uc1YvmbmRtsw02lVzuvqyYO5AlXNC8w2L3YxvGdCMv9ko9Wp9ds+QcAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFGlDB3fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ4Gmbcim&#10;AtRKOdKWD3DjJYmI7Sh2k/D3LCd6nJ3R7Jt8N5tOjDT41lmEeBmBIFs53doa4fN8WGxA+KCsVp2z&#10;hPBDHnbF/V2uMu0me6TxFGrBJdZnCqEJoc+k9FVDRvml68my9+UGowLLoZZ6UBOXm04mUZRKo1rL&#10;HxrV03tD1ffpahBCvB+T/jCtz5vjW5yUH6XZr0vEx4f59QVEoDn8h+EPn9GhYKaLu1rtRYewiBPe&#10;EhBWzykIDmxXMR8uCE/bKAVZ5PJ2QvELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0MGg&#10;TYICAAAVBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;UaUMHd8AAAAKAQAADwAAAAAAAAAAAAAAAADcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="window" strokecolor="#ccc1da" strokeweight="2pt">
+              <v:roundrect w14:anchorId="231A7346" id="Rectangle: Rounded Corners 11" o:spid="_x0000_s1032" style="position:absolute;margin-left:15.65pt;margin-top:14.3pt;width:433.15pt;height:349.45pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0FY7ZkAIAAIMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22n7iuoUwQpOgzo&#10;2qLt0LMiS4kxWdQkJXb260vJj2RdTsN8kCm++Ynk9U1bK7IV1lWgC5qdpJQIzaGs9KqgP17vvlxS&#10;4jzTJVOgRUF3wtGb2edP142ZigmsQZXCEnSi3bQxBV17b6ZJ4vha1MydgBEahRJszTxe7SopLWvQ&#10;e62SSZqeJw3Y0ljgwjnk3nZCOov+pRTcP0rphCeqoJibj6eN5zKcyeyaTVeWmXXF+zTYP2RRs0pj&#10;0NHVLfOMbGz1l6u64hYcSH/CoU5AyoqLWANWk6UfqnlZMyNiLQiOMyNM7v+55Q/bF/NkEYbGuKlD&#10;MlTRSluHP+ZH2gjWbgRLtJ5wZJ6dpVl2iZhylOX56cXV1WmAM9mbG+v8VwE1CURBLWx0+YxPEpFi&#10;23vnO/1BL4RUOpwOVFXeVUrFS2gGsVCWbBk+I+NcaJ9HJ2pTf4ey4+cpft2DIhufvWOfD2xMLLZV&#10;8BTTPAiCshA42YMQKb9TokvqWUhSlVj2JMYdHf2ZUleO0qgdzCQWMBpmxwyVz3rMet1gJmLfjobp&#10;McMBhC7iaBGjgvajcV1psMcclD/HyJ3+UH1Xcyjft8sWiy7oecgxcJZQ7p4ssdDNkTP8rsKnvWfO&#10;PzGLg4PtgMvAP+IhFTQFhZ6iZA329zF+0Md+RiklDQ5iQd2vDbOCEvVNY6dfZXkeJjde8rOLCV7s&#10;oWR5KNGbegHYJBmuHcMjGfS9GkhpoX7DnTEPUVHENMfYBeXeDpeF7xYEbh0u5vOohtNqmL/XL4YH&#10;5wHn0LWv7Ruzpu9vj6PxAMPQsumHDu90g6WG+caDrGL773HtXwAnPbZnv5XCKjm8R6397py9AwAA&#10;//8DAFBLAwQUAAYACAAAACEAuHZAkd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KjTVG3SNE6FED0i0cIlN9feJoF4HcVuG/h6lhPcZjWjmbfldnK9uOAYOk8K5rMEBJLx&#10;tqNGwfvb7iEHEaImq3tPqOALA2yr25tSF9ZfaY+XQ2wEl1AotII2xqGQMpgWnQ4zPyCxd/Kj05HP&#10;sZF21Fcud71Mk2Qlne6IF1o94FOL5vNwdgrGV1OH7+f9i1k3OylrWYfpY6nU/d30uAERcYp/YfjF&#10;Z3SomOnoz2SD6BUs5gtOKkjzFQj283XG4qggS7MlyKqU/z+ofgAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQD0FY7ZkAIAAIMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQC4dkCR3wAAAAkBAAAPAAAAAAAAAAAAAAAAAOoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#ccc0d9 [1303]" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="05455BB2" w14:textId="7ACDEAAA" w:rsidR="00C01021" w:rsidRDefault="00C01021" w:rsidP="00C01021">
+                    <w:p w14:paraId="6E0C85FF" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...33 lines deleted...]
-                        <w:t xml:space="preserve"> of responses.</w:t>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Evidence used in preparing this EQIA includes:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="589D864E" w14:textId="77777777" w:rsidR="008F0B7E" w:rsidRDefault="008F0B7E" w:rsidP="00C01021">
+                    <w:p w14:paraId="717D6A51" w14:textId="4BB1CFF5" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="7"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Household Waste and Recycling Policy EQIA 2025. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="736487CE" w14:textId="3B2CA149" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="7"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Waste Review public consultation undertaken January–March 2025. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="72BAD6B4" w14:textId="48035E32" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="7"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Census 2021 demographic and disability data. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04CBB4C0" w14:textId="48CDE847" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="7"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">AHP service operational design documentation. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="15E1D8E2" w14:textId="7C07EA80" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="7"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Published AHP service webpages, FAQs, eligibility criteria and waste collection methodology and arrangements.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4814DB02" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="7"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Customer enquiries and feedback received during development of the s</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04EB5B92" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="0E999A5D" w14:textId="5E1FF2D1" w:rsidR="00C01021" w:rsidRDefault="00C01021" w:rsidP="00C01021">
+                    <w:p w14:paraId="6A919529" w14:textId="2102D67E" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...33 lines deleted...]
-                        <w:t xml:space="preserve">the requirement of the district. </w:t>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Consultation findings identified concerns regarding waste capacity where households generate unavoidable absorbent hygiene waste, particularly:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="09D387DF" w14:textId="34420B03" w:rsidR="001C01ED" w:rsidRDefault="001C01ED" w:rsidP="001C01ED"/>
-[...1 lines deleted...]
-                    <w:p w14:paraId="5A68E73B" w14:textId="77777777" w:rsidR="0019358A" w:rsidRDefault="0019358A" w:rsidP="001C01ED"/>
+                    <w:p w14:paraId="6E142893" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="8"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Families with young children.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="166571B6" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="8"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Residents using continence products.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4CC81295" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="8"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Disabled residents.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="327DB233" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="8"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Older residents.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="612EF21F" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="8"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Households with caring responsibilities</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5DEBD223" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:ind w:left="720"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5C09A147" w14:textId="27990633" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>The consultation further identified that approximately 13% of respondents may benefit from an AHP service, with around 5% identifying disability-related needs</w:t>
+                      </w:r>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00493217">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">       </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidR="00A876B7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">E.g. if you are </w:t>
+      <w:r w:rsidR="00912D1D" w:rsidRPr="00912D1D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231A72D8" w14:textId="77777777" w:rsidR="00912D1D" w:rsidRDefault="00912D1D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A72D9" w14:textId="77777777" w:rsidR="00A873B6" w:rsidRDefault="00A873B6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A72DA" w14:textId="77777777" w:rsidR="00A873B6" w:rsidRDefault="00A873B6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A72DB" w14:textId="77777777" w:rsidR="00A873B6" w:rsidRDefault="00A873B6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A72DC" w14:textId="77777777" w:rsidR="00D506F2" w:rsidRDefault="00D506F2" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651CF605" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44610B9B" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E1177FB" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CBC3A1B" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AEBBAA1" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75842A43" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF9DFDD" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B7119F4" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC98BA5" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4576AFCE" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338408F5" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9C8E17" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA1EE7E" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="766F4D4B" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A72DD" w14:textId="5636267C" w:rsidR="00493217" w:rsidRDefault="00A876B7" w:rsidP="00493217">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q3. If there are gaps in this information, data and consultations how </w:t>
       </w:r>
       <w:r w:rsidR="00493217">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">planning to carry out a </w:t>
+        <w:t>will y</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...27 lines deleted...]
-        <w:t>and when.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou address this? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231A72DF" w14:textId="26FCD963" w:rsidR="00A876B7" w:rsidRDefault="00A876B7">
-[...97 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="231A72DE" w14:textId="418F7508" w:rsidR="00A876B7" w:rsidRDefault="0064338E">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1817 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="3D3A3B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A734A" wp14:editId="541B4ACA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A7348" wp14:editId="60803E2A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2846705</wp:posOffset>
+                  <wp:posOffset>57084</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>303530</wp:posOffset>
+                  <wp:posOffset>342091</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2714625" cy="298450"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="25400"/>
+                <wp:extent cx="5643070" cy="2262352"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="24130"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Rectangle: Rounded Corners 4"/>
+                <wp:docPr id="1" name="Rectangle: Rounded Corners 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2714625" cy="298450"/>
+                          <a:ext cx="5643070" cy="2262352"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="8064A2">
                               <a:lumMod val="40000"/>
                               <a:lumOff val="60000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1B14E0E7" w14:textId="548F4976" w:rsidR="008140AE" w:rsidRDefault="00B51F83" w:rsidP="008140AE">
+                          <w:p w14:paraId="71FCA7AA" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>The Council recognises the following evidence gaps:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04B9130F" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="10"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Actual service take-up rates following implementation.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4B1CD055" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="10"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Demand by protected characteristic.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2B713B53" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="10"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Levels of digital exclusion among applicants.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="31FDAEF4" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="10"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Demand from households living in communal properties.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6C2D8B46" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="10"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Demand from households supporting disabled children aged over four who continue to use nappies or continence products.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2A44E4F5" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="10"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Complaints, service requests and requests for additional support.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3DDA1727" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00A90F5C">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="10"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>Requests for additional sacks above the standard allocation</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7013DE95" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:ind w:left="720"/>
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7C78AC7D" w14:textId="72B6F64D" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:pStyle w:val="NoSpacing"/>
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0064338E">
+                              <w:rPr>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>These gaps will be addressed through ongoing monitoring during the first year of operation.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4C9B6327" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="231A7348" id="Rectangle: Rounded Corners 1" o:spid="_x0000_s1033" style="position:absolute;margin-left:4.5pt;margin-top:26.95pt;width:444.35pt;height:178.15pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+gIx5gwIAABUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+5qQAu0QoUJUTJO6&#10;tlo79dk4Nolk+zzbkLC/fmcnQNvtaRoP4X75fPfdd57fdFqRvXC+AVPS0UVOiTAcqsZsS/rjef3p&#10;mhIfmKmYAiNKehCe3iw+fpi3diYKqEFVwhFMYvystSWtQ7CzLPO8Fpr5C7DCoFOC0yyg6rZZ5ViL&#10;2bXKijyfZi24yjrgwnu03vZOukj5pRQ8PEjpRSCqpFhbSF+Xvpv4zRZzNts6ZuuGD2Wwf6hCs8bg&#10;padUtywwsnPNH6l0wx14kOGCg85AyoaL1AN2M8rfdfNUMytSLwiOtyeY/P9Ly+/3T/bRIQyt9TOP&#10;Yuyik07Hf6yPdAmswwks0QXC0TiZji/zK8SUo68opsXlpIhwZufj1vnwRYAmUSipg52pvuNIElJs&#10;f+dDH3+Mi1d6UE21bpRKysGvlCN7htPDoVfQUqKYD2gs6Tr9hivfHFOGtFjTZJzH8hjSSioWUNS2&#10;Kqk3W0qY2iJfeXCpljenvdtuTrde59PxskhBaqe/QdUXg5kxdyIPmpFivXl6NCMIQ5oEyJv8sdtb&#10;5uv+SHINTSgTmxaJtgM456lEKXSbjjTYw1U8ES0bqA6Pjjjome0tXzeY/w5BemQOqYwI4HqGB/xI&#10;BQgLDBIlNbhff7PHeGQYeilpcTUQsp875gRi/9Ug9z6PxuO4S0kZT64KVNxrz+a1x+z0CnB+I3wI&#10;LE9ijA/qKEoH+gW3eBlvRRczHO/uhzMoq9CvLL4DXCyXKQz3x7JwZ54sj8kjchHZ5+6FOTswLiBZ&#10;7+G4Rmz2jnN9bDxpYLkLIJtEyDOuOLyo4O6lMQ7vRFzu13qKOr9mi98AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCL0Kt03QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJPwkx+y&#10;qQC1Uo605QHceEki4nUUu0l4e8wJjqMZzXxTblcziJkm11tGiDcRCOLG6p5bhI/T/i4D4bxirQbL&#10;hPBNDrbV9VWpCm0XPtB89K0IJewKhdB5PxZSuqYjo9zGjsTB+7STUT7IqZV6UksoN4NMouhJGtVz&#10;WOjUSG8dNV/Hi0Hw8W5Oxv2SnrLDa5zU77XZpTXi7c368gzC0+r/wvCLH9ChCkxne2HtxICQhyce&#10;4fE+BxHsLE9TEGeEhzhKQFal/H+g+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+gIx5&#10;gwIAABUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCL&#10;0Kt03QAAAAgBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="window" strokecolor="#ccc1da" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="71FCA7AA" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>The Council recognises the following evidence gaps:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04B9130F" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="10"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Actual service take-up rates following implementation.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4B1CD055" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="10"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Demand by protected characteristic.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2B713B53" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="10"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Levels of digital exclusion among applicants.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="31FDAEF4" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="10"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Demand from households living in communal properties.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6C2D8B46" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="10"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Demand from households supporting disabled children aged over four who continue to use nappies or continence products.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2A44E4F5" w14:textId="77777777" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="10"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Complaints, service requests and requests for additional support.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3DDA1727" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="00A90F5C">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="10"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>Requests for additional sacks above the standard allocation</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7013DE95" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:ind w:left="720"/>
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7C78AC7D" w14:textId="72B6F64D" w:rsidR="0064338E" w:rsidRPr="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:pStyle w:val="NoSpacing"/>
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0064338E">
+                        <w:rPr>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>These gaps will be addressed through ongoing monitoring during the first year of operation.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4C9B6327" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0064338E">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00493217">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00A876B7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E.g. if you are </w:t>
+      </w:r>
+      <w:r w:rsidR="00493217">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">planning to carry out a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00493217">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consultation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00493217">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tell us who</w:t>
+      </w:r>
+      <w:r w:rsidR="00D506F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you will consult with </w:t>
+      </w:r>
+      <w:r w:rsidR="00493217">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and when.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231A72DF" w14:textId="6ACFD0F0" w:rsidR="00A876B7" w:rsidRDefault="00A876B7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A72E0" w14:textId="77777777" w:rsidR="00A876B7" w:rsidRDefault="00A876B7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A72E1" w14:textId="77777777" w:rsidR="00A876B7" w:rsidRDefault="00A876B7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A72E2" w14:textId="77777777" w:rsidR="00493217" w:rsidRDefault="00493217" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A72E3" w14:textId="77777777" w:rsidR="00493217" w:rsidRDefault="00493217" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A72E4" w14:textId="77777777" w:rsidR="00493217" w:rsidRDefault="00493217" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A72E5" w14:textId="77777777" w:rsidR="00FB62F9" w:rsidRDefault="00FB62F9" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A72E6" w14:textId="77777777" w:rsidR="00FB62F9" w:rsidRDefault="00FB62F9" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F3FFF25" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18460173" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FE1EED" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="060DF66C" w14:textId="77777777" w:rsidR="0064338E" w:rsidRDefault="0064338E" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0079C605" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7107D2B3" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11419DE5" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19006B1C" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B73D99E" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00613865" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A72E7" w14:textId="667061B5" w:rsidR="001D2AD0" w:rsidRDefault="0042137C" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q </w:t>
+      </w:r>
+      <w:r w:rsidR="00650D35">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A873B6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thinking about each </w:t>
+      </w:r>
+      <w:r w:rsidR="004314E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of the protected characteristics</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2AD0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> what impact </w:t>
+      </w:r>
+      <w:r w:rsidR="00A873B6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">does or could the </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231A72E8" w14:textId="77777777" w:rsidR="00A873B6" w:rsidRDefault="001D2AD0" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00A873B6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>policy, strategy,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A873B6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>project or service</w:t>
+      </w:r>
+      <w:r w:rsidR="00835E2F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on each</w:t>
+      </w:r>
+      <w:r w:rsidR="00835E2F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00650D35">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> How will you address this?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231A72E9" w14:textId="77777777" w:rsidR="00946CE0" w:rsidRDefault="00946CE0" w:rsidP="0042137C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10349" w:type="dxa"/>
+        <w:tblInd w:w="-318" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1844"/>
+        <w:gridCol w:w="4961"/>
+        <w:gridCol w:w="3544"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A7BC5" w14:paraId="231A72ED" w14:textId="77777777" w:rsidTr="00701A88">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A72EA" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="00835E2F" w:rsidRDefault="004A7BC5" w:rsidP="00835E2F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00835E2F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A72EB" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="00835E2F" w:rsidRDefault="004A7BC5" w:rsidP="00835E2F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Impact</w:t>
+            </w:r>
+            <w:r w:rsidR="00737C46">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (positive or negative)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A72EC" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="00835E2F" w:rsidRDefault="004A7BC5" w:rsidP="00835E2F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Proposed action</w:t>
+            </w:r>
+            <w:r w:rsidR="009E37AC">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (including by whom, by when)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7BC5" w14:paraId="231A72F3" w14:textId="77777777" w:rsidTr="00701A88">
+        <w:trPr>
+          <w:trHeight w:val="1563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A72EE" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="00042344" w:rsidRDefault="004A7BC5" w:rsidP="000D0BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00042344">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Age</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7073AFDD" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Positive Impact</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="212E9F82" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>The service directly benefits:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14A9F933" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Children under four using nappies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C9CB21" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Older residents using continence products.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56BF399B" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Carers managing hygiene-related waste on behalf of others.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73829444" w14:textId="17BA0785" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="720"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="217E5291" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve">Separate collections reduce pressure on household waste capacity and lessen the need to store hygiene waste for extended periods. This can improve quality of life and household waste management. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51BD7507" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66A62F8C" w14:textId="586F30BC" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve">The service is accessible through both digital and non-digital routes, reducing barriers for older residents who may not regularly use online services. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="684BCF59" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="107B0B5E" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Potential Risks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6FD224" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve">Older residents may </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>experience difficulty</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve"> carrying or tying sacks.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F461A41" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00701A88" w:rsidRDefault="00562B96" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BDD835F" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Some residents may not be aware of the service.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="226993C5" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48302192" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00701A88" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>Digital Exclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> - a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>pplications are primarily available onlin</w:t>
+            </w:r>
+            <w:r>
+              <w:t>e.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="231A72F1" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="009F7F20" w:rsidRDefault="004A7BC5" w:rsidP="00946CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA408D7" w14:textId="42A5C878" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assisted Collection services are available where eligibility criteria are met. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C942134" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BF3FDEB" w14:textId="4858C642" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Service information will be reviewed regularly for accessibility and clarity. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65021B39" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A60E3BB" w14:textId="584B9F5C" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Service take-up amongst older residents will be monitored.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E7184D5" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EE238A0" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Customer Service</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>support available for residents requiring assistance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="047304D1" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01588219" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>esidents can also apply by telephone through Customer Services</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E8C773C" w14:textId="77777777" w:rsidR="009B2492" w:rsidRDefault="009B2492" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25AA90DA" w14:textId="098B47E2" w:rsidR="009B2492" w:rsidRDefault="009B2492" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0041198B">
+              <w:t xml:space="preserve">The design of the AHP sacks </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0041198B">
+              <w:t>include</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0041198B">
+              <w:t xml:space="preserve"> tie handles </w:t>
+            </w:r>
+            <w:r w:rsidR="000B23FC" w:rsidRPr="0041198B">
+              <w:t xml:space="preserve">for ease of securing. Assisted collection is also an option for </w:t>
+            </w:r>
+            <w:r w:rsidR="009A0244" w:rsidRPr="0041198B">
+              <w:t xml:space="preserve">qualifying residents that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="009A0244" w:rsidRPr="0041198B">
+              <w:t>experience difficulty</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009A0244" w:rsidRPr="0041198B">
+              <w:t xml:space="preserve"> carrying the sacks.</w:t>
+            </w:r>
+            <w:r w:rsidR="009A0244">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B83B327" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="467CB03E" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>This reduces barriers for:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38820DFF" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>Older people.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="705FB072" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>Disabled residents.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22010A30" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>Residents without internet access.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CF0A82F" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>Residents who lack digital skills.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5770D742" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EFEE40F" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>The Council will continue to monitor demand for non-digital access routes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="342808B1" w14:textId="64012CAC" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231A72F2" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="00701A88" w:rsidRDefault="004A7BC5" w:rsidP="00701A88">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7BC5" w14:paraId="231A72FA" w14:textId="77777777" w:rsidTr="00701A88">
+        <w:trPr>
+          <w:trHeight w:val="1563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A72F4" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRDefault="004A7BC5" w:rsidP="000D0BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C3F50D" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Impact</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C9C9750" w14:textId="13B7F9B1" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Significant Positive Impact</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62CB5B92" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="099B7F99" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>The service has been specifically designed to support residents with disabilities and medical conditions that generate unavoidable absorbent hygiene waste.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22B129AC" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CFF6AFE" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t xml:space="preserve">The service has a positive impact on disabled residents and those with continence-related conditions by promoting dignity, privacy and independence. Separate AHP collections reduce the need to store absorbent hygiene waste within the home for extended periods and provide an appropriate disposal route for sensitive waste streams. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26970C07" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42BDC6EA" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t xml:space="preserve">Dedicated AHP sacks have been procured specifically for the service and were selected with dignity, discretion and practicality in mind. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5285E544" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6821407A" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>The sacks have been selected to support safe handling, minimise leakage and maintain resident dignity when presenting absorbent hygiene waste for collection.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB37AF6" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79A1C00F" w14:textId="1C756A41" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>The service therefore helps residents manage unavoidable hygiene waste with greater confidence while reducing pressure on residual waste capacity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ADEADC3" w14:textId="4D51EEF1" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F37A140" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A4A3EEA" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3001CA3F" w14:textId="5E92C54E" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Benefits include</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FB8AC5A" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Additional waste capacity.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AB8CDE3" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Reduced pressure on residual waste collections.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EBF6B76" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Improved dignity and independence.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="308A5A38" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Reduced need to store hygiene waste for prolonged periods.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="448C4F94" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve">Support for carers and family members. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B672E62" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AF3D430" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve">The service also supports households with children over four who continue to require continence products because of disability or medical needs. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1677EBC7" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="009926AC" w14:textId="119CF3FB" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Eligibility is not restricted solely by age where a qualifying continence need exists</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78BA945A" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C16C81B" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Potential Risks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51077B5D" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Residents with mobility difficulties may struggle to present sacks.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D43C175" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00701A88" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27148A89" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Residents with learning disabilities may require additional assistance completing applications.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="606029B3" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00701A88" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A1364E3" w14:textId="1AEDFE2B" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Some residents may incorrectly assume clinical waste can be disposed of via the AHP service.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EEA2C0B" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C998E00" w14:textId="21EAD386" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>Digital Exclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> - a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>pplications are primarily available onlin</w:t>
+            </w:r>
+            <w:r>
+              <w:t>e.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F4D3F6A" w14:textId="77777777" w:rsidR="007C2A27" w:rsidRDefault="007C2A27" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="715A5081" w14:textId="6D12DC62" w:rsidR="007C2A27" w:rsidRPr="00701A88" w:rsidRDefault="007C2A27" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Exclusion of communal properties is likely to affect disabled residents living in supported housing, sheltered accommodation or flats</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56211E83" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231A72F5" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="00701A88" w:rsidRDefault="004A7BC5" w:rsidP="00701A88">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231A72F6" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRDefault="004A7BC5" w:rsidP="009F7F20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231A72F7" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRDefault="004A7BC5" w:rsidP="009F7F20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231A72F8" w14:textId="77777777" w:rsidR="009D5251" w:rsidRPr="009F7F20" w:rsidRDefault="009D5251" w:rsidP="009F7F20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4666C0" w14:textId="35AC424C" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve">Assisted Collection services remain available. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A5BAF4E" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36E0B5FB" w14:textId="5D5C4207" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve">Customer Services can complete applications on behalf of residents. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28111A4B" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65B23D0A" w14:textId="6C6D5AA1" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve">Alternative formats and support can be provided where required. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B9AFA19" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01DCA731" w14:textId="4E2F5DC5" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve">Clear information is provided distinguishing AHP waste from clinical waste. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FF5A2A0" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0906AE43" w14:textId="6AF93161" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Existing clinical waste collection services remain available free of charge where applicable.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25426EC0" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2460B23F" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Customer Service</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>support available for residents requiring assistance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40E616CA" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F49E9C8" w14:textId="54A3DA97" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>esidents can also apply by telephone through Customer Services</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D857CEC" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="219A540E" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>This reduces barriers for:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="389771FB" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>Older people.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24FC7C4F" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>Disabled residents.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0539992D" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>Residents without internet access.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DB608DA" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>Residents who lack digital skills.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="452116A3" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4978C38C" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>The Council will continue to monitor demand for non-digital access routes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EC6CDE0" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3031924E" w14:textId="09D00D46" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>The council will c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>ontinue to monitor customer feedback, complaints and service requests relating to the presentation, handling and collection of AHP waste to ensure the service continues to meet residents' dignity, privacy and accessibility needs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31F9D3C9" w14:textId="77777777" w:rsidR="00D82BEE" w:rsidRDefault="00D82BEE" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="395F36B9" w14:textId="7FBB57DD" w:rsidR="00D82BEE" w:rsidRPr="00D82BEE" w:rsidRDefault="00D82BEE" w:rsidP="00D82BEE">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0041198B">
+              <w:t>Clear guidance will be provided on the Council website outlining what information is re</w:t>
+            </w:r>
+            <w:r w:rsidR="004904E9" w:rsidRPr="0041198B">
+              <w:t xml:space="preserve">quired </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041198B">
+              <w:t>within a</w:t>
+            </w:r>
+            <w:r w:rsidR="004904E9" w:rsidRPr="0041198B">
+              <w:t>n application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041198B">
+              <w:t>. A checklist</w:t>
+            </w:r>
+            <w:r w:rsidR="004904E9" w:rsidRPr="0041198B">
+              <w:t xml:space="preserve"> of acceptable material </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041198B">
+              <w:t xml:space="preserve">will be made available to help residents assess the suitability of their </w:t>
+            </w:r>
+            <w:r w:rsidR="004904E9" w:rsidRPr="0041198B">
+              <w:t>application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041198B">
+              <w:t xml:space="preserve"> before proceeding. This will reduce the risk of inappropriate, incomplete, or irrelevant information being provided, support consistency in </w:t>
+            </w:r>
+            <w:r w:rsidR="005C0773" w:rsidRPr="0041198B">
+              <w:t>applications</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041198B">
+              <w:t xml:space="preserve">, and improve accessibility by setting clear expectations for </w:t>
+            </w:r>
+            <w:r w:rsidR="005C0773" w:rsidRPr="0041198B">
+              <w:t>all residents.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728AEEFE" w14:textId="77777777" w:rsidR="00D82BEE" w:rsidRDefault="00D82BEE" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46094F73" w14:textId="77777777" w:rsidR="007C2A27" w:rsidRDefault="007C2A27" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58E8E5CF" w14:textId="77777777" w:rsidR="000B7AE4" w:rsidRDefault="000B7AE4" w:rsidP="000B7AE4">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B7AE4">
+              <w:t xml:space="preserve">While some disabled residents may live within communal properties, communal waste services are not subject to the same reduction in residual collection frequency as kerbside properties. As communal properties continue to receive alternative waste collection arrangements designed to provide sufficient capacity, no disproportionate adverse impact has been identified at this time. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A9763B1" w14:textId="77777777" w:rsidR="000B7AE4" w:rsidRDefault="000B7AE4" w:rsidP="000B7AE4">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="383260E2" w14:textId="6476E096" w:rsidR="000B7AE4" w:rsidRPr="000B7AE4" w:rsidRDefault="000B7AE4" w:rsidP="000B7AE4">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B7AE4">
+              <w:t>The Council will continue to monitor requests</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA21C6">
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B7AE4">
+              <w:t>complaints from communal properties.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6330EC27" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C7E622A" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60DC684E" w14:textId="78C6809E" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5332E28E" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02EB2CB6" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AD483A6" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="208C828B" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B61BAD9" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00701A88" w:rsidRDefault="00562B96" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FCE31FD" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231A72F9" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="009F7F20" w:rsidRDefault="004A7BC5" w:rsidP="00FF46B0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7BC5" w14:paraId="231A7300" w14:textId="77777777" w:rsidTr="00701A88">
+        <w:trPr>
+          <w:trHeight w:val="1563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A72FB" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRDefault="004A7BC5" w:rsidP="000D0BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gender reassignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="721D0D46" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>No adverse impact identified.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26AB7440" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231A72FE" w14:textId="1A978C40" w:rsidR="004A7BC5" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>The service is based solely upon waste need and eligibility criteria rather than gender identity. The service is available equally to all residents meeting eligibility requirements.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A72FF" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="009F7F20" w:rsidRDefault="004A7BC5" w:rsidP="00FF46B0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00663DE3" w14:paraId="231A7304" w14:textId="77777777" w:rsidTr="00701A88">
+        <w:trPr>
+          <w:trHeight w:val="1563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A7301" w14:textId="77777777" w:rsidR="00663DE3" w:rsidRDefault="00663DE3" w:rsidP="000D0BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marriage &amp; civil partnership </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00663DE3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(only in respect of eliminating unlawful discrimination).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="518EA680" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>No adverse impact identified.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B543756" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6896671F" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Eligibility is determined by household need and use of qualifying absorbent hygiene products. Marital or partnership status does not affect access</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="231A7302" w14:textId="77777777" w:rsidR="00663DE3" w:rsidRDefault="00663DE3" w:rsidP="009F7F20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A7303" w14:textId="77777777" w:rsidR="00663DE3" w:rsidRPr="009F7F20" w:rsidRDefault="00663DE3" w:rsidP="00FF46B0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7BC5" w14:paraId="231A730A" w14:textId="77777777" w:rsidTr="00701A88">
+        <w:trPr>
+          <w:trHeight w:val="1563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A7305" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRDefault="004A7BC5" w:rsidP="000D0BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pregnancy &amp; maternity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="548EBD81" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Impact</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0308E5DE" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Significant Positive Impact</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="744B8B21" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C4DFA8B" w14:textId="6B457276" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Households with babies and young children generate large volumes of nappy waste.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>The service provides:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76915F6E" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Additional disposal capacity.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4206F1B7" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>More frequent removal of hygiene waste.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F73C72F" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Reduced pressure on residual waste storage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21F4E4C4" w14:textId="3F667C42" w:rsidR="00DF2E4E" w:rsidRPr="00DF2E4E" w:rsidRDefault="00DF2E4E" w:rsidP="00DF2E4E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2E4E">
+              <w:t>The service also supports dignity, household hygiene and wellbeing for families managing nappy waste</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2E4E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01B50716" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0667FFF9" w14:textId="6D661EB5" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Potential Risks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ED3AB5A" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>New parents may not be aware of the service.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="231A7308" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="009F7F20" w:rsidRDefault="004A7BC5" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0F5E3C" w14:textId="3C0DE4C5" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve">Clear eligibility guidance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CF5771" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B9F2DAB" w14:textId="6B2919CA" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve">Straightforward application process. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA6D72C" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74A7B4FC" w14:textId="13B897DE" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve">Telephone support available. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F2B0694" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60D72CC5" w14:textId="3C65F9C0" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Regular review of customer information and communications.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A2C1C58" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="285D0363" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Customer Service</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>support available for residents requiring assistance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1661288A" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231A7309" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="009F7F20" w:rsidRDefault="004A7BC5" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7BC5" w14:paraId="231A7311" w14:textId="77777777" w:rsidTr="00701A88">
+        <w:trPr>
+          <w:trHeight w:val="1563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A730B" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRDefault="004A7BC5" w:rsidP="000D0BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Race</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F46C22" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>No direct adverse impact identified.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36148AAD" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49E53589" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>However, residents whose first language is not English may face barriers understanding eligibility criteria or collection requirements.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="231A730E" w14:textId="77777777" w:rsidR="009D5251" w:rsidRPr="00701A88" w:rsidRDefault="009D5251" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231A730F" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="009F7F20" w:rsidRDefault="004A7BC5" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DF871F" w14:textId="0C59F7FA" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve">Information can be provided in accessible formats. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53FEB821" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="424F97F6" w14:textId="62C6FCF9" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t xml:space="preserve">Translation support available through existing Council arrangements. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="698A6B22" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0285A132" w14:textId="6E68B839" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Customer Service</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>support available for residents requiring assistance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="231A7310" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="009F7F20" w:rsidRDefault="004A7BC5" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7BC5" w14:paraId="231A7318" w14:textId="77777777" w:rsidTr="00701A88">
+        <w:trPr>
+          <w:trHeight w:val="1563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A7312" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRDefault="004A7BC5" w:rsidP="000D0BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Religion</w:t>
+            </w:r>
+            <w:r w:rsidR="00224EBA">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>or belief</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2408AF78" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>No direct adverse impacts identified.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4188B7BB" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231A7316" w14:textId="2470CF7D" w:rsidR="004A7BC5" w:rsidRPr="009F7F20" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>The service is delivered consistently regardless of religion or belief.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A7317" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="009F7F20" w:rsidRDefault="004A7BC5" w:rsidP="00FF46B0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7BC5" w14:paraId="231A731F" w14:textId="77777777" w:rsidTr="00701A88">
+        <w:trPr>
+          <w:trHeight w:val="1563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A7319" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRDefault="004A7BC5" w:rsidP="000D0BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sex</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8C4D04" w14:textId="77777777" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>No direct adverse impact identified.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E6B2E8" w14:textId="77777777" w:rsidR="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A736792" w14:textId="5741EFEC" w:rsidR="00701A88" w:rsidRPr="00701A88" w:rsidRDefault="00701A88" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00701A88">
+              <w:t>Women may experience indirect benefits due to caring responsibilities for young children, although the service is equally available to all eligible households regardless of sex</w:t>
+            </w:r>
+            <w:r w:rsidR="00562B96">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="231A731B" w14:textId="77777777" w:rsidR="009D5251" w:rsidRDefault="009D5251" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231A731C" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRDefault="004A7BC5" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231A731D" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="009F7F20" w:rsidRDefault="004A7BC5" w:rsidP="00701A88">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A731E" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="009F7F20" w:rsidRDefault="004A7BC5" w:rsidP="00FF46B0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A7BC5" w14:paraId="231A7326" w14:textId="77777777" w:rsidTr="00701A88">
+        <w:trPr>
+          <w:trHeight w:val="1563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A7320" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRDefault="004A7BC5" w:rsidP="000D0BA7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexual orientation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="063DAB6B" w14:textId="77777777" w:rsidR="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>No direct adverse impact identified.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56032D56" w14:textId="77777777" w:rsidR="00562B96" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="231A7324" w14:textId="7CF89094" w:rsidR="004A7BC5" w:rsidRPr="00562B96" w:rsidRDefault="00562B96" w:rsidP="00562B96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B96">
+              <w:t>The service is available to all eligible households irrespective of sexual orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="231A7325" w14:textId="77777777" w:rsidR="004A7BC5" w:rsidRPr="009F7F20" w:rsidRDefault="004A7BC5" w:rsidP="00FF46B0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="231A7327" w14:textId="77777777" w:rsidR="00F508FF" w:rsidRDefault="00F508FF" w:rsidP="00757C1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231A7328" w14:textId="20C61483" w:rsidR="00CF0E65" w:rsidRDefault="00B61E55" w:rsidP="00CF0E65">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="3D3A3B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A734C" wp14:editId="13433BD4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2849880</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>290195</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2714625" cy="352425"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="18" name="Rectangle: Rounded Corners 18"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2714625" cy="352425"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="8064A2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6AFF1928" w14:textId="4808E887" w:rsidR="002B576C" w:rsidRDefault="002B576C" w:rsidP="002B576C">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r w:rsidRPr="002D6D26">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18BF20A5" wp14:editId="6AC2F71F">
-[...2 lines deleted...]
-                                  <wp:docPr id="874721969" name="Picture 4"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C58A089" wp14:editId="31C9678D">
+                                  <wp:extent cx="781050" cy="243322"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                                  <wp:docPr id="1334999634" name="Picture 17"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="0" name="Picture 16"/>
+                                          <pic:cNvPr id="0" name="Picture 1"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId11">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
-                                            <a:ext cx="489585" cy="152400"/>
+                                            <a:ext cx="808267" cy="251801"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="231A734A" id="Rectangle: Rounded Corners 4" o:spid="_x0000_s1035" style="position:absolute;margin-left:224.15pt;margin-top:23.9pt;width:213.75pt;height:23.5pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAt7AV/gwIAABQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7IN2UmMyIGRwEWB&#10;NAmaFDnTFGUJoDgsSVt2v76PlJcsPRXVgZqNs7yZ4dX1ttVso5xvyBR8eDbgTBlJZWNWBf/5vPhy&#10;wZkPwpRCk1EF3ynPr2efP111dqpGVJMulWNwYvy0swWvQ7DTLPOyVq3wZ2SVgbIi14oA1q2y0okO&#10;3ludjQaDSdaRK60jqbyH9LZX8lnyX1VKhoeq8iowXXDkFtLp0rmMZza7EtOVE7Zu5D4N8Q9ZtKIx&#10;CHp0dSuCYGvXfHDVNtKRpyqcSWozqqpGqlQDqhkO3lXzVAurUi0Ax9sjTP7/uZX3myf76ABDZ/3U&#10;g4xVbCvXxj/yY9sE1u4IltoGJiEcnQ/zyWjMmYRudHmRjxOa2em2dT58VdSySBTc0dqUP9CRBJTY&#10;3PmAsLA/2MWInnRTLhqtE7PzN9qxjUDz0POSOs608AHCgi/SFxsIF2+uacM6pDTOB+i4FJiqSosA&#10;srVlwb1ZcSb0CuMqg0u5vLnt3Wp5jHoxmOTzUTLS6/Y7lX0y8AzfaXYgxoT14slBHDPq3XzMLlZ7&#10;K3zdX0mh90VoE4tWaWr34JyaEqmwXW5Zgxou440oWVK5e3TMUT/Y3spFA/93AOlROEwyEMB2hgcc&#10;lSbAQnuKs5rc77/Joz0GDFrOOmwGIPu1Fk4B+28Go3c5zPO4SonJx+cjMO61ZvlaY9btDaF/Q7wD&#10;ViYy2gd9ICtH7QuWeB6jQiWMROy+OXvmJvQbi2dAqvk8mWF9rAh35snK6DwiF5F93r4IZ/cTFzCr&#10;93TYIjF9N3O9bbxpaL4OVDVpIE+4onmRweqlNu6fibjbr/lkdXrMZn8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAT0SJj3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToRAEETvJv7DpE28uQOIMiLD&#10;Rs1uwtHd9QNmoQUi00OYWcC/tz3prSr9Ul1VbFc7iBkn3zvSEG8iEEi1a3pqNXyc9ncKhA+GGjM4&#10;Qg3f6GFbXl8VJm/cQgecj6EVHEI+Nxq6EMZcSl93aI3fuBGJb59usiawnVrZTGbhcDvIJIoepTU9&#10;8YfOjPjWYf11vFgNId7NybhfspM6vMZJ9V7ZXVZpfXuzvjyDCLiGPxh+63N1KLnT2V2o8WLQkKbq&#10;nlEWGU9gQGUPLM4anlIFsizk/wXlDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAt7AV/&#10;gwIAABQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAT&#10;0SJj3QAAAAkBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="window" strokecolor="#ccc1da" strokeweight="2pt">
+              <v:roundrect w14:anchorId="231A734C" id="Rectangle: Rounded Corners 18" o:spid="_x0000_s1034" style="position:absolute;margin-left:224.4pt;margin-top:22.85pt;width:213.75pt;height:27.75pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBki7NrggIAABQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8bxa2QFKUJUKJqCql&#10;SZSkytl4vbCS1+PahoX++j57F0jSnqpyWObL45k3b3x5tWs02yrnazIFH54NOFNGUlmbVcF/PC8+&#10;XXDmgzCl0GRUwffK86vZxw+XrZ2qnNakS+UYkhg/bW3B1yHYaZZ5uVaN8GdklYGzIteIANWtstKJ&#10;FtkbneWDwSRryZXWkVTew3rTOfks5a8qJcN9VXkVmC44agvp69J3Gb/Z7FJMV07YdS37MsQ/VNGI&#10;2uDSY6obEQTbuPqPVE0tHXmqwpmkJqOqqqVKPaCb4eBdN09rYVXqBeB4e4TJ/7+08m77ZB8cYGit&#10;n3qIsYtd5Zr4j/rYLoG1P4KldoFJGPPz4WiSjzmT8H0e5yPISJOdTlvnw1dFDYtCwR1tTPmIiSSg&#10;xPbWhy7+EBdv9KTrclFrnZS9v9aObQWGh5mX1HKmhQ8wFnyRfv2Vb45pw1rUNx4NMHEpwKpKiwCx&#10;sWXBvVlxJvQKdJXBpVrenPZutTzeejGYjOZ5CtKb5juVXTHIjNyJOzCDYZ15cjADhD5NAuRN/tjt&#10;jfDr7khy9U1oE5tWibU9OKehRCnsljtWo4eLeCJallTuHxxz1BHbW7mokf8WID0IByYDAWxnuMen&#10;0gRYqJc4W5P79Td7jAfB4OWsxWYAsp8b4RSw/2ZAvS/D0SiuUlJG4/McinvtWb72mE1zTZjfEO+A&#10;lUmM8UEfxMpR84Ilnsdb4RJG4u5uOL1yHbqNxTMg1XyewrA+VoRb82RlTB6Ri8g+716Esz3jArh6&#10;R4ctEtN3nOti40lD802gqk6EPOGK4UUFq5fG2D8Tcbdf6ynq9JjNfgMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAIbKkBreAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLzZBayFIEuj&#10;pk042tYH2LIjENlZwm4B377Tk95mMl/++f5iu9heTDj6zpGCeBWBQKqd6ahR8HXaP2UgfNBkdO8I&#10;Ffyih215f1fo3LiZDjgdQyM4hHyuFbQhDLmUvm7Rar9yAxLfvt1odeB1bKQZ9czhtpdJFG2k1R3x&#10;h1YP+NFi/XO8WAUh3k3JsJ/TU3Z4j5Pqs7K7tFLq8WF5ewURcAl/MNz0WR1Kdjq7CxkvegXrdcbq&#10;gYeXFAQDWbp5BnFmMooTkGUh/1corwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBki7Nr&#10;ggIAABQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCG&#10;ypAa3gAAAAoBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="window" strokecolor="#ccc1da" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1B14E0E7" w14:textId="548F4976" w:rsidR="008140AE" w:rsidRDefault="00B51F83" w:rsidP="008140AE">
+                    <w:p w14:paraId="6AFF1928" w14:textId="4808E887" w:rsidR="002B576C" w:rsidRDefault="002B576C" w:rsidP="002B576C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="002D6D26">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18BF20A5" wp14:editId="6AC2F71F">
-[...2 lines deleted...]
-                            <wp:docPr id="874721969" name="Picture 4"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C58A089" wp14:editId="31C9678D">
+                            <wp:extent cx="781050" cy="243322"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                            <wp:docPr id="1334999634" name="Picture 17"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="0" name="Picture 16"/>
+                                    <pic:cNvPr id="0" name="Picture 1"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId12">
+                                    <a:blip r:embed="rId11">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="489585" cy="152400"/>
+                                      <a:ext cx="808267" cy="251801"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00077AF7">
+      <w:r w:rsidR="00CF0E65">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="3D3A3B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A734C" wp14:editId="231A734D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A734A" wp14:editId="10E4DFF9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2849245</wp:posOffset>
+                  <wp:posOffset>2830830</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>287655</wp:posOffset>
+                  <wp:posOffset>13970</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2714625" cy="257175"/>
+                <wp:extent cx="2714625" cy="314325"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
-                <wp:docPr id="18" name="Rectangle: Rounded Corners 18"/>
+                <wp:docPr id="4" name="Rectangle: Rounded Corners 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2714625" cy="257175"/>
+                          <a:ext cx="2714625" cy="314325"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="8064A2">
                               <a:lumMod val="40000"/>
                               <a:lumOff val="60000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0196A762" w14:textId="256F09B6" w:rsidR="00B61E55" w:rsidRDefault="00B61E55" w:rsidP="00B61E55">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Esme McCambridge</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="660E8555" id="Rectangle: Rounded Corners 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:224.35pt;margin-top:22.65pt;width:213.75pt;height:20.25pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvz8gDdwIAAAIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X50YeXRBnCJIkWFA&#10;1xZrh54VWYoNyKJGKXGyXz9KdpK222lYDgpfosiPHz2/OTSG7RX6GmzBh1cDzpSVUNZ2W/Afz+tP&#10;15z5IGwpDFhV8KPy/Gbx8cO8dTOVQwWmVMgoifWz1hW8CsHNsszLSjXCX4FTlpwasBGBVNxmJYqW&#10;sjcmyweDSdYClg5BKu/Jets5+SLl11rJ8KC1V4GZglNtIZ2Yzk08s8VczLYoXFXLvgzxD1U0orb0&#10;6DnVrQiC7bD+I1VTSwQPOlxJaDLQupYq9UDdDAfvunmqhFOpFwLHuzNM/v+llff7J/eIBEPr/MyT&#10;GLs4aGziP9XHDgms4xksdQhMkjGfDkeTfMyZJF8+ng6n44hmdrnt0IcvChoWhYIj7Gz5nSaSgBL7&#10;Ox+6+FNcfNGDqct1bUxSjn5lkO0FDY9mXkLLmRE+kLHg6/Trn3xzzVjWxpJGA5q4FMQqbUQgsXFl&#10;wb3dcibMlugqA6Za3tz2uN2cX70eTEbLPAWZXfMNyq4Yyky5E3fITAzrzJOTmUDo0yRA3uSP3d4K&#10;X3VXkqtvwtjYtEqs7cG5DCVKGyiPj8gQOhp7J9c1ZbsjSB4FEm+pX9rF8ECHNkAgQC9xVgH++ps9&#10;xhOdyMtZS3tAAP3cCVSE9FdLRPs8HI3i4iRlNJ7mpOBrz+a1x+6aFdC0hrT1TiYxxgdzEjVC80Ir&#10;u4yvkktYSW93o+iVVej2k5ZequUyhdGyOBHu7JOTMXnEKeL4fHgR6Hp+BWLmPZx2RszeMayLjTct&#10;LHcBdJ3od8GVRhUVWrQ0tP6jEDf5tZ6iLp+uxW8AAAD//wMAUEsDBBQABgAIAAAAIQDDjari3QAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/dToNAEEbvTXyHzZh4ZxewLRtkadS0CZf25wG2MAKR&#10;nSXsFvDtHa/07pvMyTdn8t1iezHh6DtHGuJVBAKpcnVHjYbL+fCkQPhgqDa9I9TwjR52xf1dbrLa&#10;zXTE6RQawSXkM6OhDWHIpPRVi9b4lRuQePfpRmsCj2Mj69HMXG57mUTRVlrTEV9ozYDvLVZfp5vV&#10;EOL9lAyHOT2r41uclB+l3ael1o8Py+sLiIBL+IPhV5/VoWCnq7tR7UWvYb1WKaMcNs8gGFDpNgFx&#10;5bBRIItc/v+g+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCvz8gDdwIAAAIFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDjari3QAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="window" strokecolor="#ccc1da" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="231A734A" id="Rectangle: Rounded Corners 4" o:spid="_x0000_s1035" style="position:absolute;margin-left:222.9pt;margin-top:1.1pt;width:213.75pt;height:24.75pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClrGX3ggIAABQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEECBigyJQqkoU&#10;EFBxdrzeZCWvx7Wd7Ka/vs/eTQK0p6o5bObL45k3b3x13daabZXzFZmcD08GnCkjqajMKuc/XhZf&#10;LjjzQZhCaDIq5zvl+fXs86erxk7ViNakC+UYkhg/bWzO1yHYaZZ5uVa18CdklYGzJFeLANWtssKJ&#10;BtlrnY0Gg0nWkCusI6m8h/W2c/JZyl+WSoaHsvQqMJ1z1BbS16XvMn6z2ZWYrpyw60r2ZYh/qKIW&#10;lcGlh1S3Igi2cdUfqepKOvJUhhNJdUZlWUmVekA3w8GHbp7XwqrUC8Dx9gCT/39p5f322T46wNBY&#10;P/UQYxdt6er4j/pYm8DaHcBSbWASxtH5cDwZnXEm4Tsdjk8hI012PG2dD18V1SwKOXe0McUTJpKA&#10;Ets7H7r4fVy80ZOuikWldVJ2/kY7thUYHmZeUMOZFj7AmPNF+vVXvjumDWtQ39l4gIlLAVaVWgSI&#10;tS1y7s2KM6FXoKsMLtXy7rR3q+Xh1ovBZDwfpSC9qb9T0RWDzMiduAMzGNaZJ3szQOjTJEDe5Y/d&#10;3gq/7o4kV9+ENrFplVjbg3McSpRCu2xZhR4u44loWVKxe3TMUUdsb+WiQv47gPQoHJgMBLCd4QGf&#10;UhNgoV7ibE3u19/sMR4Eg5ezBpsByH5uhFPA/psB9S6H43FcpaSMz85HUNxbz/Ktx2zqG8L8hngH&#10;rExijA96L5aO6lcs8TzeCpcwEnd3w+mVm9BtLJ4BqebzFIb1sSLcmWcrY/KIXET2pX0VzvaMC+Dq&#10;Pe23SEw/cK6LjScNzTeByioR8ogrhhcVrF4aY/9MxN1+q6eo42M2+w0AAP//AwBQSwMEFAAGAAgA&#10;AAAhACclu2zdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81ugzAQhO+V+g7WVuqtMZAfEGWJ&#10;2iqRODZJH8DBW0DFa4QdoG9f99QeRzOa+abYL6YXE42us4wQryIQxLXVHTcIH5fjUwbCecVa9ZYJ&#10;4Zsc7Mv7u0Ll2s58ounsGxFK2OUKofV+yKV0dUtGuZUdiIP3aUejfJBjI/Wo5lBueplE0U4a1XFY&#10;aNVAby3VX+ebQfDxYUqG45xestNrnFTvlTmkFeLjw/LyDMLT4v/C8Isf0KEMTFd7Y+1Ej7DZbAO6&#10;R0gSEMHP0vUaxBVhG6cgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKWsZfeC&#10;AgAAFAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACcl&#10;u2zdAAAACAEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" fillcolor="window" strokecolor="#ccc1da" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0196A762" w14:textId="256F09B6" w:rsidR="00B61E55" w:rsidRDefault="00B61E55" w:rsidP="00B61E55">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Esme McCambridge</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CF0E65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Completed by (Print name):    </w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:t>Esme McCambridge</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231A7329" w14:textId="77777777" w:rsidR="00CF0E65" w:rsidRDefault="00CF0E65" w:rsidP="00CF0E65">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="3D3A3B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A734E" wp14:editId="55FFABE6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A734E" wp14:editId="1A2250DE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2849245</wp:posOffset>
+                  <wp:posOffset>2846484</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>327660</wp:posOffset>
+                  <wp:posOffset>330531</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2714625" cy="257175"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:extent cx="2714625" cy="318052"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Rectangle: Rounded Corners 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2714625" cy="257175"/>
+                          <a:ext cx="2714625" cy="318052"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="8064A2">
                               <a:lumMod val="40000"/>
                               <a:lumOff val="60000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="242D844F" w14:textId="4AD3F94C" w:rsidR="00CD77E0" w:rsidRDefault="00CD77E0" w:rsidP="00CD77E0">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Charlotte Paine </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="70F093BE" id="Rectangle: Rounded Corners 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:224.35pt;margin-top:25.8pt;width:213.75pt;height:20.25pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvz8gDdwIAAAIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X50YeXRBnCJIkWFA&#10;1xZrh54VWYoNyKJGKXGyXz9KdpK222lYDgpfosiPHz2/OTSG7RX6GmzBh1cDzpSVUNZ2W/Afz+tP&#10;15z5IGwpDFhV8KPy/Gbx8cO8dTOVQwWmVMgoifWz1hW8CsHNsszLSjXCX4FTlpwasBGBVNxmJYqW&#10;sjcmyweDSdYClg5BKu/Jets5+SLl11rJ8KC1V4GZglNtIZ2Yzk08s8VczLYoXFXLvgzxD1U0orb0&#10;6DnVrQiC7bD+I1VTSwQPOlxJaDLQupYq9UDdDAfvunmqhFOpFwLHuzNM/v+llff7J/eIBEPr/MyT&#10;GLs4aGziP9XHDgms4xksdQhMkjGfDkeTfMyZJF8+ng6n44hmdrnt0IcvChoWhYIj7Gz5nSaSgBL7&#10;Ox+6+FNcfNGDqct1bUxSjn5lkO0FDY9mXkLLmRE+kLHg6/Trn3xzzVjWxpJGA5q4FMQqbUQgsXFl&#10;wb3dcibMlugqA6Za3tz2uN2cX70eTEbLPAWZXfMNyq4Yyky5E3fITAzrzJOTmUDo0yRA3uSP3d4K&#10;X3VXkqtvwtjYtEqs7cG5DCVKGyiPj8gQOhp7J9c1ZbsjSB4FEm+pX9rF8ECHNkAgQC9xVgH++ps9&#10;xhOdyMtZS3tAAP3cCVSE9FdLRPs8HI3i4iRlNJ7mpOBrz+a1x+6aFdC0hrT1TiYxxgdzEjVC80Ir&#10;u4yvkktYSW93o+iVVej2k5ZequUyhdGyOBHu7JOTMXnEKeL4fHgR6Hp+BWLmPZx2RszeMayLjTct&#10;LHcBdJ3od8GVRhUVWrQ0tP6jEDf5tZ6iLp+uxW8AAAD//wMAUEsDBBQABgAIAAAAIQBMEowM3gAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21LFVkhAyqQC1Upa05QBubJKI&#10;eBzFbhJuj1nBcvSf/n9T7lY7sNlMvneEIDYJMEON0z21CB/nw0MOzAdFWg2ODMK38bCrbm9KVWi3&#10;0NHMp9CyWEK+UAhdCGPBuW86Y5XfuNFQzD7dZFWI59RyPaklltuByyRJuVU9xYVOjeatM83X6WoR&#10;gtjPcjws2Tk/vgpZv9d2n9WI93fryzOwYNbwB8OvflSHKjpd3JW0ZwPCdptnEUV4FCmwCORZKoFd&#10;EJ6kAF6V/P8H1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAr8/IA3cCAAACBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATBKMDN4AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAADRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="window" strokecolor="#ccc1da" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="231A734E" id="Rectangle: Rounded Corners 15" o:spid="_x0000_s1036" style="position:absolute;margin-left:224.15pt;margin-top:26.05pt;width:213.75pt;height:25.05pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6TFeoggIAABUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/1YknZBnSJokWFA&#10;1xZth54VWYoNSKImKbGzXz9KdpK222mYDzJf4uMjqcurXiuyE863YCpanOWUCMOhbs2moj+eV58u&#10;KPGBmZopMKKie+Hp1eLjh8vOzkUJDahaOIJOjJ93tqJNCHaeZZ43QjN/BlYYVEpwmgVk3SarHevQ&#10;u1ZZmeezrANXWwdceI/Sm0FJF8m/lIKHeym9CERVFHML6XTpXMczW1yy+cYx27R8TIP9QxaatQaD&#10;Hl3dsMDI1rV/uNItd+BBhjMOOgMpWy5SDVhNkb+r5qlhVqRaEBxvjzD5/+eW3+2e7INDGDrr5x7J&#10;WEUvnY5/zI/0Caz9ESzRB8JRWJ4Xk1k5pYSj7nNxkU/LiGZ2um2dD18FaBKJijrYmvoRO5KAYrtb&#10;Hwb7g12M6EG19apVKjF7f60c2TFsHva8ho4SxXxAYUVX6RtDvrmmDOkwv+kkx45zhlMlFQtIaltX&#10;1JsNJUxtcFx5cCmXN7e926yPUS/y2WRZJiO11d+hHpJBz+g7zQ6KccIG8ewgRhBGNwmQN/5jtTfM&#10;N8OVpBqLUCYWLdLUjuCcmhKp0K970mINRQoeRWuo9w+OOBgm21u+ajHALaL0wByOMkKA6xnu8ZAK&#10;EBcYKUoacL/+Jo/2OGGopaTD1UDMfm6ZEwj+N4Oz96WYTOIuJWYyPS+Rca8169cas9XXgA0s8CGw&#10;PJHRPqgDKR3oF9ziZYyKKmY4xh66MzLXYVhZfAe4WC6TGe6PZeHWPFkenUfoIrTP/Qtzdhy5gMN6&#10;B4c1YvN3QzfYxpsGltsAsk0TecIVuxcZ3L3Ux/GdiMv9mk9Wp9ds8RsAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJikftDeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj9FOg0AQRd9N/IfNmPhmF9ZWCGVp&#10;1LQJj7b1A7YwBSI7S9gt4N87PunjZE7uPTffLbYXE46+c6QhXkUgkCpXd9Ro+DwfnlIQPhiqTe8I&#10;NXyjh11xf5ebrHYzHXE6hUZwCPnMaGhDGDIpfdWiNX7lBiT+Xd1oTeBzbGQ9mpnDbS9VFL1Iazri&#10;htYM+N5i9XW6WQ0h3k9qOMzJOT2+xar8KO0+KbV+fFhetyACLuEPhl99VoeCnS7uRrUXvYb1On1m&#10;VMNGxSAYSJMNb7kwGSkFssjl/wnFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6TFeo&#10;ggIAABUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCY&#10;pH7Q3gAAAAoBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="window" strokecolor="#ccc1da" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="242D844F" w14:textId="4AD3F94C" w:rsidR="00CD77E0" w:rsidRDefault="00CD77E0" w:rsidP="00CD77E0">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">Charlotte Paine </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                         </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signature :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231A732A" w14:textId="77777777" w:rsidR="00CF0E65" w:rsidRDefault="00CF0E65" w:rsidP="00CF0E65">
+    <w:p w14:paraId="231A732A" w14:textId="44C5405E" w:rsidR="00CF0E65" w:rsidRDefault="0041198B" w:rsidP="00CF0E65">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="007007A5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="3D3A3B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...17 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A7350" wp14:editId="231A7351">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A7350" wp14:editId="3659F902">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2849245</wp:posOffset>
+                  <wp:posOffset>2846484</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-1905</wp:posOffset>
+                  <wp:posOffset>339394</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2714625" cy="257175"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:extent cx="2714625" cy="302149"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="22225"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Rectangle: Rounded Corners 16"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2714625" cy="257175"/>
+                          <a:ext cx="2714625" cy="302149"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="8064A2">
                               <a:lumMod val="40000"/>
                               <a:lumOff val="60000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="62781498" w14:textId="5E43324F" w:rsidR="0041198B" w:rsidRPr="0041198B" w:rsidRDefault="0041198B" w:rsidP="0041198B">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0041198B">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">C Paine </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="12513D8E" w14:textId="77777777" w:rsidR="0041198B" w:rsidRDefault="0041198B" w:rsidP="0041198B">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5D7F93D0" id="Rectangle: Rounded Corners 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:224.35pt;margin-top:-.15pt;width:213.75pt;height:20.25pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvz8gDdwIAAAIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X50YeXRBnCJIkWFA&#10;1xZrh54VWYoNyKJGKXGyXz9KdpK222lYDgpfosiPHz2/OTSG7RX6GmzBh1cDzpSVUNZ2W/Afz+tP&#10;15z5IGwpDFhV8KPy/Gbx8cO8dTOVQwWmVMgoifWz1hW8CsHNsszLSjXCX4FTlpwasBGBVNxmJYqW&#10;sjcmyweDSdYClg5BKu/Jets5+SLl11rJ8KC1V4GZglNtIZ2Yzk08s8VczLYoXFXLvgzxD1U0orb0&#10;6DnVrQiC7bD+I1VTSwQPOlxJaDLQupYq9UDdDAfvunmqhFOpFwLHuzNM/v+llff7J/eIBEPr/MyT&#10;GLs4aGziP9XHDgms4xksdQhMkjGfDkeTfMyZJF8+ng6n44hmdrnt0IcvChoWhYIj7Gz5nSaSgBL7&#10;Ox+6+FNcfNGDqct1bUxSjn5lkO0FDY9mXkLLmRE+kLHg6/Trn3xzzVjWxpJGA5q4FMQqbUQgsXFl&#10;wb3dcibMlugqA6Za3tz2uN2cX70eTEbLPAWZXfMNyq4Yyky5E3fITAzrzJOTmUDo0yRA3uSP3d4K&#10;X3VXkqtvwtjYtEqs7cG5DCVKGyiPj8gQOhp7J9c1ZbsjSB4FEm+pX9rF8ECHNkAgQC9xVgH++ps9&#10;xhOdyMtZS3tAAP3cCVSE9FdLRPs8HI3i4iRlNJ7mpOBrz+a1x+6aFdC0hrT1TiYxxgdzEjVC80Ir&#10;u4yvkktYSW93o+iVVej2k5ZequUyhdGyOBHu7JOTMXnEKeL4fHgR6Hp+BWLmPZx2RszeMayLjTct&#10;LHcBdJ3od8GVRhUVWrQ0tP6jEDf5tZ6iLp+uxW8AAAD//wMAUEsDBBQABgAIAAAAIQDkKQSN3AAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BboMwEEX3lXoHayp1lxjcKCCKidoqkVg2SQ/gwARQ&#10;8BhhB+jtO121y9H7+v9NvltsLyYcfedIQ7yOQCBVru6o0fB1PqxSED4Yqk3vCDV8o4dd8fiQm6x2&#10;Mx1xOoVGcAn5zGhoQxgyKX3VojV+7QYkZlc3WhP4HBtZj2bmcttLFUVbaU1HvNCaAT9arG6nu9UQ&#10;4v2khsOcnNPje6zKz9Luk1Lr56fl7RVEwCX8heFXn9WhYKeLu1PtRa9hs0kTjmpYvYBgniZbBeLC&#10;IFIgi1z+f6D4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK/PyAN3AgAAAgUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOQpBI3cAAAACAEAAA8A&#10;AAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="window" strokecolor="#ccc1da" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="231A7350" id="Rectangle: Rounded Corners 16" o:spid="_x0000_s1037" style="position:absolute;margin-left:224.15pt;margin-top:26.7pt;width:213.75pt;height:23.8pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGMZYYgwIAABUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/2Ym7ZBnSJIkGFA&#10;1wZrh54VWY4NSKImKbGzXz9KdpK222mYDzJf4uMjqdu7XkmyF9a1oEuaXaSUCM2havW2pD+eV5+u&#10;KXGe6YpJ0KKkB+Ho3ezjh9vOTEUODchKWIJOtJt2pqSN92aaJI43QjF3AUZoVNZgFfPI2m1SWdah&#10;dyWTPE0nSQe2Mha4cA6ly0FJZ9F/XQvuH+vaCU9kSTE3H08bz004k9ktm24tM03LxzTYP2ShWKsx&#10;6MnVknlGdrb9w5VquQUHtb/goBKo65aLWANWk6XvqnlqmBGxFgTHmRNM7v+55Q/7J7O2CENn3NQh&#10;Garoa6vCH/MjfQTrcAJL9J5wFOZXWTHJLynhqPuc5llxE9BMzreNdf6LAEUCUVILO119x45EoNj+&#10;3vnB/mgXIjqQbbVqpYzMwS2kJXuGzcOeV9BRIpnzKCzpKn5jyDfXpCYd5ndZpNhxznCqask8kspU&#10;JXV6SwmTWxxX7m3M5c1tZ7ebU9TrdFLM82gkd+obVEMy6Bl9x9lBMU7YIJ4cxQjC6CYC8sZ/qHbJ&#10;XDNciaqxCKlD0SJO7QjOuSmB8v2mJy3WkGXhShBtoDqsLbEwTLYzfNVigHtEac0sjjJCgOvpH/Go&#10;JSAuMFKUNGB//U0e7HHCUEtJh6uBmP3cMSsQ/K8aZ+8mK4qwS5EpLq9yZOxrzea1Ru/UArCBGT4E&#10;hkcy2Ht5JGsL6gW3eB6iooppjrGH7ozMwg8ri+8AF/N5NMP9Mczf6yfDg/MAXYD2uX9h1owj53FY&#10;H+C4Rmz6bugG23BTw3znoW7jRJ5xxe4FBncv9nF8J8Jyv+aj1fk1m/0GAAD//wMAUEsDBBQABgAI&#10;AAAAIQDhU0ho3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BboMwEEX3lXoHayp119gQEhDB&#10;RG2VSCybpAdwsAsoeIywA/T2na7a5Wie/n+/2C+2Z5MZfedQQrQSwAzWTnfYSPi8HF8yYD4o1Kp3&#10;aCR8Gw/78vGhULl2M57MdA4NoxD0uZLQhjDknPu6NVb5lRsM0u/LjVYFOseG61HNFG57Hgux5VZ1&#10;SA2tGsx7a+rb+W4lhOgwxcNxTi/Z6S2Kq4/KHtJKyuen5XUHLJgl/MHwq0/qUJLT1d1Re9ZLSJJs&#10;TaiEzToBRkCWbmjLlUgRCeBlwf9PKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxjGW&#10;GIMCAAAVBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;4VNIaN4AAAAKAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="window" strokecolor="#ccc1da" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="62781498" w14:textId="5E43324F" w:rsidR="0041198B" w:rsidRPr="0041198B" w:rsidRDefault="0041198B" w:rsidP="0041198B">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0041198B">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">C Paine </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="12513D8E" w14:textId="77777777" w:rsidR="0041198B" w:rsidRDefault="0041198B" w:rsidP="0041198B">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CF0E65">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Approved by Head of Service (print name):</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0E65" w:rsidRPr="007007A5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="3D3A3B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231A732B" w14:textId="3A936CE4" w:rsidR="00CF0E65" w:rsidRDefault="00CD77E0" w:rsidP="00CF0E65">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="3D3A3B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A7352" wp14:editId="231A7353">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231A7352" wp14:editId="1CB4EF6B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2849245</wp:posOffset>
+                  <wp:posOffset>2846484</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>331470</wp:posOffset>
+                  <wp:posOffset>332353</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2714625" cy="257175"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:extent cx="2714625" cy="349858"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="17" name="Rectangle: Rounded Corners 17"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2714625" cy="257175"/>
+                          <a:ext cx="2714625" cy="349858"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="8064A2">
                               <a:lumMod val="40000"/>
                               <a:lumOff val="60000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7927A64C" w14:textId="12EE3FBC" w:rsidR="00601873" w:rsidRDefault="00601873" w:rsidP="00601873">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>30/</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CD77E0">
+                              <w:t>07/2026</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="65E04F51" id="Rectangle: Rounded Corners 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:224.35pt;margin-top:26.1pt;width:213.75pt;height:20.25pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvz8gDdwIAAAIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X50YeXRBnCJIkWFA&#10;1xZrh54VWYoNyKJGKXGyXz9KdpK222lYDgpfosiPHz2/OTSG7RX6GmzBh1cDzpSVUNZ2W/Afz+tP&#10;15z5IGwpDFhV8KPy/Gbx8cO8dTOVQwWmVMgoifWz1hW8CsHNsszLSjXCX4FTlpwasBGBVNxmJYqW&#10;sjcmyweDSdYClg5BKu/Jets5+SLl11rJ8KC1V4GZglNtIZ2Yzk08s8VczLYoXFXLvgzxD1U0orb0&#10;6DnVrQiC7bD+I1VTSwQPOlxJaDLQupYq9UDdDAfvunmqhFOpFwLHuzNM/v+llff7J/eIBEPr/MyT&#10;GLs4aGziP9XHDgms4xksdQhMkjGfDkeTfMyZJF8+ng6n44hmdrnt0IcvChoWhYIj7Gz5nSaSgBL7&#10;Ox+6+FNcfNGDqct1bUxSjn5lkO0FDY9mXkLLmRE+kLHg6/Trn3xzzVjWxpJGA5q4FMQqbUQgsXFl&#10;wb3dcibMlugqA6Za3tz2uN2cX70eTEbLPAWZXfMNyq4Yyky5E3fITAzrzJOTmUDo0yRA3uSP3d4K&#10;X3VXkqtvwtjYtEqs7cG5DCVKGyiPj8gQOhp7J9c1ZbsjSB4FEm+pX9rF8ECHNkAgQC9xVgH++ps9&#10;xhOdyMtZS3tAAP3cCVSE9FdLRPs8HI3i4iRlNJ7mpOBrz+a1x+6aFdC0hrT1TiYxxgdzEjVC80Ir&#10;u4yvkktYSW93o+iVVej2k5ZequUyhdGyOBHu7JOTMXnEKeL4fHgR6Hp+BWLmPZx2RszeMayLjTct&#10;LHcBdJ3od8GVRhUVWrQ0tP6jEDf5tZ6iLp+uxW8AAAD//wMAUEsDBBQABgAIAAAAIQCofmHz3gAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21IlV6pBmUgFqpSxpywHc2E0i&#10;4nEUu0m4PWYFuxnN05/3i91iezaZ0XeOENJVAsxQ7XRHDcLn+fCUAfNBkVa9I4PwbTzsyvu7QuXa&#10;zXQ00yk0LIaQzxVCG8KQc+7r1ljlV24wFG9XN1oV4jo2XI9qjuG25yJJNtyqjuKHVg3mvTX11+lm&#10;EUK6n8RwmOU5O76lovqo7F5WiI8Py+sWWDBL+IPhVz+qQxmdLu5G2rMeYb3OZEQRnoUAFoFMbuJw&#10;QXgREnhZ8P8Nyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAr8/IA3cCAAACBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqH5h894AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAADRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="window" strokecolor="#ccc1da" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="231A7352" id="Rectangle: Rounded Corners 17" o:spid="_x0000_s1038" style="position:absolute;margin-left:224.15pt;margin-top:26.15pt;width:213.75pt;height:27.55pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqF7kHhAIAABUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1v2yAQf5+0/wHxvjrxnDSN6lRRq0yT&#10;ujZaO/WZYIgtAceAxM7++h3YSdpuT9P8gO+L+/jdHdc3nVZkL5xvwJR0fDGiRBgOVWO2Jf3xvPo0&#10;o8QHZiqmwIiSHoSnN4uPH65bOxc51KAq4Qg6MX7e2pLWIdh5lnleC838BVhhUCnBaRaQdduscqxF&#10;71pl+Wg0zVpwlXXAhfcoveuVdJH8Syl4eJTSi0BUSTG3kE6Xzk08s8U1m28ds3XDhzTYP2ShWWMw&#10;6MnVHQuM7FzzhyvdcAceZLjgoDOQsuEi1YDVjEfvqnmqmRWpFgTH2xNM/v+55Q/7J7t2CENr/dwj&#10;GavopNPxj/mRLoF1OIElukA4CvPLcTHNJ5Rw1H0urmaTWUQzO9+2zocvAjSJREkd7Ez1HTuSgGL7&#10;ex96+6NdjOhBNdWqUSoxB3+rHNkzbB72vIKWEsV8QGFJV+kbQr65pgxpMb9JMcKOc4ZTJRULSGpb&#10;ldSbLSVMbXFceXAplze3vdtuTlFno2mxzJOR2ulvUPXJoGf0nWYHxThhvXh6FCMIg5sEyBv/sdo7&#10;5uv+SlINRSgTixZpagdwzk2JVOg2HWmwhnEer0TRBqrD2hEH/WR7y1cNBrhHlNbM4SgjBLie4REP&#10;qQBxgYGipAb362/yaI8ThlpKWlwNxOznjjmB4H81OHtX46KIu5SYYnKZI+NeazavNWanbwEbOMaH&#10;wPJERvugjqR0oF9wi5cxKqqY4Ri7787A3IZ+ZfEd4GK5TGa4P5aFe/NkeXQeoYvQPncvzNlh5AIO&#10;6wMc14jN3w1dbxtvGljuAsgmTeQZV+xeZHD3Uh+HdyIu92s+WZ1fs8VvAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA61e5vN0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvNkFpEKQ&#10;pVHTJhxt6wNs2RGI7Cxht4Bv73jS02QyX/75/nK32kHMOPnekYJ4E4FAapzpqVXwcT485CB80GT0&#10;4AgVfKOHXXV7U+rCuIWOOJ9CKziEfKEVdCGMhZS+6dBqv3EjEt8+3WR14HVqpZn0wuF2kEkUPUmr&#10;e+IPnR7xrcPm63S1CkK8n5PxsGTn/PgaJ/V7bfdZrdT93fryDCLgGv5g+NVndajY6eKuZLwYFKRp&#10;/siogm3Ck4E823KXC5NRloKsSvm/QvUDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAahe5&#10;B4QCAAAVBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;61e5vN0AAAAKAQAADwAAAAAAAAAAAAAAAADeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="window" strokecolor="#ccc1da" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7927A64C" w14:textId="12EE3FBC" w:rsidR="00601873" w:rsidRDefault="00601873" w:rsidP="00601873">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>30/</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CD77E0">
+                        <w:t>07/2026</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CF0E65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                         </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="00CF0E65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signature :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="231A732C" w14:textId="77777777" w:rsidR="00CF0E65" w:rsidRDefault="00CF0E65" w:rsidP="00CF0E65">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                   Date:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231A732D" w14:textId="77777777" w:rsidR="004314E4" w:rsidRDefault="004314E4">
       <w:pPr>
@@ -5149,85 +6335,85 @@
     <w:p w14:paraId="231A732F" w14:textId="77777777" w:rsidR="00CF0E65" w:rsidRDefault="00CF0E65" w:rsidP="00426A37">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="231A7330" w14:textId="77777777" w:rsidR="00CF0E65" w:rsidRDefault="00CF0E65" w:rsidP="00426A37">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="231A7331" w14:textId="77777777" w:rsidR="00CF5D21" w:rsidRDefault="00CF5D21">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CF5D21" w:rsidSect="00946CE0">
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1077" w:bottom="794" w:left="1077" w:header="113" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21AC3C46" w14:textId="77777777" w:rsidR="008B1B08" w:rsidRDefault="008B1B08" w:rsidP="002712A1">
+    <w:p w14:paraId="2454C384" w14:textId="77777777" w:rsidR="0001659F" w:rsidRDefault="0001659F" w:rsidP="002712A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4114F883" w14:textId="77777777" w:rsidR="008B1B08" w:rsidRDefault="008B1B08" w:rsidP="002712A1">
+    <w:p w14:paraId="60AFEC1F" w14:textId="77777777" w:rsidR="0001659F" w:rsidRDefault="0001659F" w:rsidP="002712A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="65924AEE" w14:textId="77777777" w:rsidR="008B1B08" w:rsidRDefault="008B1B08">
+    <w:p w14:paraId="6B17A9CB" w14:textId="77777777" w:rsidR="0001659F" w:rsidRDefault="0001659F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5243,101 +6429,96 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2040389967"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1669238322"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="231A7359" w14:textId="77777777" w:rsidR="00946CE0" w:rsidRDefault="00946CE0">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
@@ -5406,206 +6587,1439 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="231A735A" w14:textId="77777777" w:rsidR="00946CE0" w:rsidRDefault="00946CE0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B68E461" w14:textId="77777777" w:rsidR="008B1B08" w:rsidRDefault="008B1B08" w:rsidP="002712A1">
+    <w:p w14:paraId="578F99B0" w14:textId="77777777" w:rsidR="0001659F" w:rsidRDefault="0001659F" w:rsidP="002712A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="483856DB" w14:textId="77777777" w:rsidR="008B1B08" w:rsidRDefault="008B1B08" w:rsidP="002712A1">
+    <w:p w14:paraId="3906F243" w14:textId="77777777" w:rsidR="0001659F" w:rsidRDefault="0001659F" w:rsidP="002712A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A8F000B" w14:textId="77777777" w:rsidR="008B1B08" w:rsidRDefault="008B1B08">
+    <w:p w14:paraId="4D68EBBC" w14:textId="77777777" w:rsidR="0001659F" w:rsidRDefault="0001659F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="231A7358" w14:textId="77777777" w:rsidR="002712A1" w:rsidRDefault="002712A1" w:rsidP="002712A1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17FB1A8D"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="022B6414"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="630AD6A8"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03417943"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="960CD902"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EB03B6C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B6AC94D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FB71639"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="89867CE0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FBC4081"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C1419A6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FFE2873"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0EC8588C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="248B22D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E2A68F88"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28C66333"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58B6D04A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="303F1602"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E72A9A6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30B66858"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86DC3A5A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C8F0154"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5BD8021A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5710,164 +8124,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="401D4FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9B6894E"/>
     <w:lvl w:ilvl="0" w:tplc="A79C756A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5935,54 +8236,54 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5639015F"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42161A7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="752A4AF8"/>
+    <w:tmpl w:val="8182D8EC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -6048,54 +8349,54 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="696510FD"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47C76D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EE12D356"/>
+    <w:tmpl w:val="770696AE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -6161,1125 +8462,1594 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DB1616F"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50EE7842"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A14AFD2A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54603C89"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0B1CB476"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="572D2654"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5B4AA820"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A7A4DB8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ADF4104A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BA63686"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2861E7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C0753CD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="350A25C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67696EB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6B7AA8F0"/>
+    <w:tmpl w:val="CAA2513C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...225 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="937565649">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2081949480">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1877347080">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1775704514">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1184830189">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1939024404">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1381437098">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1011839472">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="352191116">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1441485176">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1505390853">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2081949480">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1324580443">
+  <w:num w:numId="12" w16cid:durableId="1377705929">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="731660906">
+  <w:num w:numId="13" w16cid:durableId="686831687">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1314792601">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="621376025">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="15" w16cid:durableId="1804272295">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1313296205">
+  <w:num w:numId="16" w16cid:durableId="924145072">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="657731150">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1550801350">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="841429780">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="743457116">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1295067434">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="21" w16cid:durableId="414397081">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="111"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002712A1"/>
-    <w:rsid w:val="00003662"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00006757"/>
+    <w:rsid w:val="000068BB"/>
     <w:rsid w:val="00012D76"/>
     <w:rsid w:val="00013933"/>
+    <w:rsid w:val="0001659F"/>
     <w:rsid w:val="00016BB9"/>
     <w:rsid w:val="00022F43"/>
     <w:rsid w:val="00033731"/>
     <w:rsid w:val="00033854"/>
-    <w:rsid w:val="00036F4E"/>
+    <w:rsid w:val="00035CBE"/>
     <w:rsid w:val="00042344"/>
     <w:rsid w:val="0004264B"/>
     <w:rsid w:val="00042B49"/>
-    <w:rsid w:val="000432E4"/>
-    <w:rsid w:val="00044E9B"/>
     <w:rsid w:val="000461F0"/>
-    <w:rsid w:val="00047789"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0006218D"/>
     <w:rsid w:val="00062815"/>
     <w:rsid w:val="00062BBB"/>
+    <w:rsid w:val="00064CDB"/>
+    <w:rsid w:val="000655E7"/>
     <w:rsid w:val="000730DA"/>
     <w:rsid w:val="00075839"/>
     <w:rsid w:val="00077AC9"/>
     <w:rsid w:val="00077AF7"/>
-    <w:rsid w:val="000849F3"/>
     <w:rsid w:val="00094B88"/>
     <w:rsid w:val="000A0557"/>
-    <w:rsid w:val="000A0AE9"/>
-    <w:rsid w:val="000A2EFF"/>
     <w:rsid w:val="000A3482"/>
+    <w:rsid w:val="000B23FC"/>
+    <w:rsid w:val="000B7AE4"/>
     <w:rsid w:val="000C43A1"/>
     <w:rsid w:val="000C5877"/>
-    <w:rsid w:val="000C6A6C"/>
     <w:rsid w:val="000D0BA7"/>
-    <w:rsid w:val="000D3CEA"/>
     <w:rsid w:val="000D4F6D"/>
     <w:rsid w:val="000E08B5"/>
-    <w:rsid w:val="000E4CC3"/>
-    <w:rsid w:val="000F0998"/>
+    <w:rsid w:val="000F0F93"/>
+    <w:rsid w:val="000F6DAB"/>
     <w:rsid w:val="00100BB9"/>
-    <w:rsid w:val="001023D4"/>
-    <w:rsid w:val="00106D78"/>
     <w:rsid w:val="0010732A"/>
+    <w:rsid w:val="0011210F"/>
     <w:rsid w:val="00116A51"/>
-    <w:rsid w:val="001176A1"/>
-    <w:rsid w:val="001208B9"/>
     <w:rsid w:val="00120FD8"/>
-    <w:rsid w:val="001225ED"/>
     <w:rsid w:val="001226BC"/>
-    <w:rsid w:val="00122D17"/>
     <w:rsid w:val="00122F0C"/>
-    <w:rsid w:val="00130C51"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00143E7D"/>
+    <w:rsid w:val="00137578"/>
     <w:rsid w:val="001503E2"/>
-    <w:rsid w:val="00151726"/>
     <w:rsid w:val="0015599E"/>
-    <w:rsid w:val="0017189A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001752A7"/>
     <w:rsid w:val="00180F2B"/>
-    <w:rsid w:val="00180F86"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0019358A"/>
     <w:rsid w:val="001A186D"/>
     <w:rsid w:val="001A442D"/>
     <w:rsid w:val="001A5A21"/>
     <w:rsid w:val="001A700E"/>
-    <w:rsid w:val="001A76E9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001B15B0"/>
     <w:rsid w:val="001B264A"/>
-    <w:rsid w:val="001B4152"/>
     <w:rsid w:val="001B4AF9"/>
     <w:rsid w:val="001B6CEC"/>
-    <w:rsid w:val="001C01ED"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001C34FF"/>
+    <w:rsid w:val="001C27C9"/>
     <w:rsid w:val="001D2AD0"/>
     <w:rsid w:val="001D5A7D"/>
     <w:rsid w:val="001D61CD"/>
     <w:rsid w:val="001D7917"/>
-    <w:rsid w:val="001F5DB5"/>
-    <w:rsid w:val="001F7885"/>
     <w:rsid w:val="00201935"/>
-    <w:rsid w:val="00205253"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0020762E"/>
     <w:rsid w:val="00210137"/>
-    <w:rsid w:val="00222F1A"/>
+    <w:rsid w:val="002172B5"/>
     <w:rsid w:val="00223DB7"/>
     <w:rsid w:val="00224EBA"/>
     <w:rsid w:val="00232D91"/>
     <w:rsid w:val="00234669"/>
+    <w:rsid w:val="002347F2"/>
     <w:rsid w:val="00236412"/>
-    <w:rsid w:val="00241CF1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0024792A"/>
     <w:rsid w:val="00251E66"/>
     <w:rsid w:val="0025733F"/>
+    <w:rsid w:val="00266540"/>
     <w:rsid w:val="002712A1"/>
     <w:rsid w:val="00271DB2"/>
     <w:rsid w:val="00273285"/>
     <w:rsid w:val="002735EF"/>
-    <w:rsid w:val="00283505"/>
+    <w:rsid w:val="00280AFD"/>
+    <w:rsid w:val="00282FAF"/>
     <w:rsid w:val="00283F6A"/>
+    <w:rsid w:val="0029050F"/>
     <w:rsid w:val="002910FF"/>
     <w:rsid w:val="002913C4"/>
     <w:rsid w:val="002A3BE0"/>
-    <w:rsid w:val="002A6C43"/>
     <w:rsid w:val="002B3E40"/>
     <w:rsid w:val="002B54E5"/>
+    <w:rsid w:val="002B576C"/>
     <w:rsid w:val="002B675E"/>
     <w:rsid w:val="002C1688"/>
-    <w:rsid w:val="002C523F"/>
-    <w:rsid w:val="002C7018"/>
+    <w:rsid w:val="002D3845"/>
     <w:rsid w:val="002D4054"/>
-    <w:rsid w:val="002D4DB7"/>
+    <w:rsid w:val="002D7FA3"/>
+    <w:rsid w:val="002E04B0"/>
     <w:rsid w:val="002E28F7"/>
-    <w:rsid w:val="002E2A6C"/>
-    <w:rsid w:val="002E4CE1"/>
     <w:rsid w:val="002F38D7"/>
-    <w:rsid w:val="002F3DC6"/>
     <w:rsid w:val="00302C39"/>
     <w:rsid w:val="003078EE"/>
     <w:rsid w:val="00314DA3"/>
     <w:rsid w:val="003240D6"/>
     <w:rsid w:val="00324158"/>
     <w:rsid w:val="003252FA"/>
-    <w:rsid w:val="00334E6A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00346D40"/>
+    <w:rsid w:val="00330190"/>
     <w:rsid w:val="00352210"/>
-    <w:rsid w:val="003559E5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0037106C"/>
     <w:rsid w:val="00371AC5"/>
     <w:rsid w:val="003735E9"/>
-    <w:rsid w:val="0037514E"/>
-    <w:rsid w:val="00375651"/>
     <w:rsid w:val="00376EA0"/>
-    <w:rsid w:val="00380F8F"/>
     <w:rsid w:val="0038569E"/>
-    <w:rsid w:val="00385C54"/>
-    <w:rsid w:val="00385FE7"/>
     <w:rsid w:val="00390657"/>
-    <w:rsid w:val="003B106E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003B5176"/>
     <w:rsid w:val="003B66A7"/>
-    <w:rsid w:val="003B69C5"/>
-    <w:rsid w:val="003C1BF8"/>
     <w:rsid w:val="003C77BA"/>
-    <w:rsid w:val="003C7CA3"/>
     <w:rsid w:val="003D4066"/>
-    <w:rsid w:val="003D4893"/>
     <w:rsid w:val="003D4E5E"/>
     <w:rsid w:val="003D5203"/>
     <w:rsid w:val="003E3431"/>
-    <w:rsid w:val="003F0662"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004104F7"/>
+    <w:rsid w:val="00402B9B"/>
+    <w:rsid w:val="0041198B"/>
     <w:rsid w:val="004120E5"/>
-    <w:rsid w:val="004148A7"/>
     <w:rsid w:val="0042137C"/>
     <w:rsid w:val="00424E66"/>
-    <w:rsid w:val="00425B6F"/>
     <w:rsid w:val="00425B7A"/>
     <w:rsid w:val="00426A37"/>
     <w:rsid w:val="00427A62"/>
     <w:rsid w:val="004314E4"/>
+    <w:rsid w:val="004318F3"/>
     <w:rsid w:val="00432A24"/>
     <w:rsid w:val="00434EE8"/>
     <w:rsid w:val="0043519D"/>
     <w:rsid w:val="004423A3"/>
-    <w:rsid w:val="00445E93"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00450DDB"/>
     <w:rsid w:val="00455D5B"/>
-    <w:rsid w:val="00457DF4"/>
     <w:rsid w:val="004614B4"/>
-    <w:rsid w:val="00467C04"/>
     <w:rsid w:val="00471A79"/>
-    <w:rsid w:val="004764CD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00481CA0"/>
+    <w:rsid w:val="004904E9"/>
     <w:rsid w:val="00493217"/>
-    <w:rsid w:val="00494741"/>
+    <w:rsid w:val="00493D06"/>
+    <w:rsid w:val="004A0380"/>
+    <w:rsid w:val="004A259F"/>
     <w:rsid w:val="004A3658"/>
-    <w:rsid w:val="004A3F3E"/>
     <w:rsid w:val="004A7BC5"/>
-    <w:rsid w:val="004B03E8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004C3D0C"/>
+    <w:rsid w:val="004C178B"/>
     <w:rsid w:val="004D385D"/>
     <w:rsid w:val="004D5A15"/>
-    <w:rsid w:val="004E16B2"/>
-    <w:rsid w:val="004E5AB1"/>
+    <w:rsid w:val="004E2907"/>
     <w:rsid w:val="004F0E58"/>
-    <w:rsid w:val="004F48AF"/>
-    <w:rsid w:val="004F4C97"/>
     <w:rsid w:val="004F7777"/>
-    <w:rsid w:val="005001C6"/>
-    <w:rsid w:val="00501159"/>
     <w:rsid w:val="00501328"/>
     <w:rsid w:val="00501575"/>
-    <w:rsid w:val="00505BAE"/>
-    <w:rsid w:val="00511462"/>
     <w:rsid w:val="00512DD6"/>
     <w:rsid w:val="005131EB"/>
     <w:rsid w:val="005161B1"/>
-    <w:rsid w:val="00516D36"/>
     <w:rsid w:val="00531B6D"/>
-    <w:rsid w:val="0055059E"/>
-    <w:rsid w:val="00552BEB"/>
     <w:rsid w:val="00556A13"/>
     <w:rsid w:val="00556FC0"/>
     <w:rsid w:val="00561A69"/>
-    <w:rsid w:val="00563828"/>
+    <w:rsid w:val="00562B96"/>
+    <w:rsid w:val="00565B25"/>
     <w:rsid w:val="00567858"/>
+    <w:rsid w:val="005701A9"/>
     <w:rsid w:val="00572821"/>
-    <w:rsid w:val="0057358D"/>
     <w:rsid w:val="005815E4"/>
-    <w:rsid w:val="00591F97"/>
+    <w:rsid w:val="00585CE6"/>
+    <w:rsid w:val="0058672A"/>
+    <w:rsid w:val="005930FB"/>
     <w:rsid w:val="00597965"/>
-    <w:rsid w:val="00597B6A"/>
     <w:rsid w:val="005A0511"/>
-    <w:rsid w:val="005A141C"/>
-    <w:rsid w:val="005B1334"/>
+    <w:rsid w:val="005B08BF"/>
+    <w:rsid w:val="005B3872"/>
+    <w:rsid w:val="005C0773"/>
     <w:rsid w:val="005C07CF"/>
-    <w:rsid w:val="005C4394"/>
     <w:rsid w:val="005D04F3"/>
     <w:rsid w:val="005D149E"/>
-    <w:rsid w:val="005E286D"/>
-    <w:rsid w:val="005E2BBF"/>
     <w:rsid w:val="005E753E"/>
     <w:rsid w:val="005F06BD"/>
-    <w:rsid w:val="00601A44"/>
+    <w:rsid w:val="00601873"/>
     <w:rsid w:val="0060344C"/>
-    <w:rsid w:val="00614E61"/>
-    <w:rsid w:val="00614FCA"/>
     <w:rsid w:val="00615CD2"/>
-    <w:rsid w:val="00622ACF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0062717E"/>
+    <w:rsid w:val="00617E12"/>
+    <w:rsid w:val="006241A7"/>
     <w:rsid w:val="0062723C"/>
     <w:rsid w:val="0063003B"/>
-    <w:rsid w:val="00635243"/>
+    <w:rsid w:val="0064338E"/>
     <w:rsid w:val="00647CEE"/>
     <w:rsid w:val="00650D35"/>
     <w:rsid w:val="00651912"/>
-    <w:rsid w:val="006571D5"/>
+    <w:rsid w:val="0066065E"/>
     <w:rsid w:val="00663DE3"/>
-    <w:rsid w:val="00664A60"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0068367C"/>
     <w:rsid w:val="0068389F"/>
     <w:rsid w:val="00684D7B"/>
     <w:rsid w:val="0068516E"/>
     <w:rsid w:val="006859E3"/>
-    <w:rsid w:val="006A57AE"/>
-    <w:rsid w:val="006A6339"/>
+    <w:rsid w:val="006A24CF"/>
     <w:rsid w:val="006B022C"/>
-    <w:rsid w:val="006B5B0B"/>
     <w:rsid w:val="006B687F"/>
     <w:rsid w:val="006C0ECD"/>
     <w:rsid w:val="006C1836"/>
-    <w:rsid w:val="006C194A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006D38AF"/>
+    <w:rsid w:val="006C7DAF"/>
     <w:rsid w:val="006D69CC"/>
-    <w:rsid w:val="006D7935"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006F0E7E"/>
+    <w:rsid w:val="006E1CAA"/>
     <w:rsid w:val="006F111E"/>
+    <w:rsid w:val="00701A88"/>
     <w:rsid w:val="007023E6"/>
     <w:rsid w:val="00710627"/>
-    <w:rsid w:val="007112FD"/>
     <w:rsid w:val="00711532"/>
     <w:rsid w:val="00713B51"/>
+    <w:rsid w:val="00715AE3"/>
     <w:rsid w:val="00717728"/>
-    <w:rsid w:val="00717E01"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00727FED"/>
     <w:rsid w:val="0073202D"/>
     <w:rsid w:val="00737005"/>
     <w:rsid w:val="00737C46"/>
-    <w:rsid w:val="00737D38"/>
     <w:rsid w:val="00750E23"/>
-    <w:rsid w:val="00751239"/>
     <w:rsid w:val="007570B5"/>
     <w:rsid w:val="00757C1C"/>
-    <w:rsid w:val="007669BB"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00783D61"/>
+    <w:rsid w:val="00767F49"/>
     <w:rsid w:val="00787592"/>
-    <w:rsid w:val="00792F04"/>
-    <w:rsid w:val="00795A9C"/>
     <w:rsid w:val="007A23AA"/>
     <w:rsid w:val="007A2D52"/>
-    <w:rsid w:val="007A549D"/>
     <w:rsid w:val="007A669F"/>
-    <w:rsid w:val="007B37B6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007B71DC"/>
     <w:rsid w:val="007B77A3"/>
     <w:rsid w:val="007C0B63"/>
-    <w:rsid w:val="007C0D61"/>
+    <w:rsid w:val="007C2A27"/>
     <w:rsid w:val="007C67AC"/>
     <w:rsid w:val="007D0429"/>
     <w:rsid w:val="007D3B3D"/>
     <w:rsid w:val="007D4A03"/>
     <w:rsid w:val="007D5C01"/>
-    <w:rsid w:val="007F2787"/>
+    <w:rsid w:val="007F17CB"/>
     <w:rsid w:val="00803E3D"/>
-    <w:rsid w:val="00810E2A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008140AE"/>
     <w:rsid w:val="00815BA1"/>
     <w:rsid w:val="0081600C"/>
     <w:rsid w:val="00816FCE"/>
     <w:rsid w:val="0082012A"/>
-    <w:rsid w:val="008244AE"/>
     <w:rsid w:val="00825454"/>
-    <w:rsid w:val="008345B3"/>
-    <w:rsid w:val="00834C51"/>
     <w:rsid w:val="00835E2F"/>
-    <w:rsid w:val="008452AC"/>
     <w:rsid w:val="0084667D"/>
     <w:rsid w:val="0084743C"/>
     <w:rsid w:val="00850586"/>
     <w:rsid w:val="008512DC"/>
-    <w:rsid w:val="0085182E"/>
-    <w:rsid w:val="0085239F"/>
     <w:rsid w:val="00860B09"/>
-    <w:rsid w:val="00864547"/>
     <w:rsid w:val="008659F8"/>
-    <w:rsid w:val="00871EAC"/>
     <w:rsid w:val="0087365F"/>
-    <w:rsid w:val="00881D1B"/>
     <w:rsid w:val="00882AEC"/>
-    <w:rsid w:val="008868E1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00893D8E"/>
+    <w:rsid w:val="008928D7"/>
     <w:rsid w:val="00897B3A"/>
-    <w:rsid w:val="008B1B08"/>
     <w:rsid w:val="008B3218"/>
-    <w:rsid w:val="008B4A5C"/>
-    <w:rsid w:val="008B4ABD"/>
+    <w:rsid w:val="008B3D66"/>
     <w:rsid w:val="008B77E1"/>
-    <w:rsid w:val="008C6C9A"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008F0B7E"/>
+    <w:rsid w:val="008C0AD5"/>
+    <w:rsid w:val="008C3C4D"/>
     <w:rsid w:val="008F1BCC"/>
     <w:rsid w:val="008F725A"/>
     <w:rsid w:val="00905B39"/>
     <w:rsid w:val="00912D1D"/>
     <w:rsid w:val="0091430D"/>
-    <w:rsid w:val="00915980"/>
     <w:rsid w:val="00923FA4"/>
     <w:rsid w:val="00925DC2"/>
-    <w:rsid w:val="00927F1A"/>
-    <w:rsid w:val="009318A5"/>
     <w:rsid w:val="00946CE0"/>
     <w:rsid w:val="00951373"/>
-    <w:rsid w:val="009530A9"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00985670"/>
+    <w:rsid w:val="00960E81"/>
     <w:rsid w:val="009857F0"/>
+    <w:rsid w:val="009A0244"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009A7F7D"/>
-    <w:rsid w:val="009B0084"/>
-    <w:rsid w:val="009B1E1A"/>
+    <w:rsid w:val="009B0699"/>
+    <w:rsid w:val="009B2492"/>
     <w:rsid w:val="009C3EA8"/>
     <w:rsid w:val="009C747E"/>
-    <w:rsid w:val="009D0AF7"/>
+    <w:rsid w:val="009C7E1D"/>
     <w:rsid w:val="009D462E"/>
     <w:rsid w:val="009D5251"/>
-    <w:rsid w:val="009E0011"/>
-    <w:rsid w:val="009E1F93"/>
+    <w:rsid w:val="009E2199"/>
     <w:rsid w:val="009E3034"/>
     <w:rsid w:val="009E37AC"/>
     <w:rsid w:val="009E3DD4"/>
-    <w:rsid w:val="009E429E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E707D"/>
     <w:rsid w:val="009F5A35"/>
     <w:rsid w:val="009F7F20"/>
     <w:rsid w:val="00A00C90"/>
     <w:rsid w:val="00A06BBF"/>
     <w:rsid w:val="00A07A6A"/>
     <w:rsid w:val="00A11209"/>
-    <w:rsid w:val="00A1131E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A34E8A"/>
+    <w:rsid w:val="00A17AC1"/>
+    <w:rsid w:val="00A3068F"/>
     <w:rsid w:val="00A34EDA"/>
+    <w:rsid w:val="00A373F4"/>
     <w:rsid w:val="00A401FF"/>
-    <w:rsid w:val="00A43772"/>
     <w:rsid w:val="00A4561B"/>
     <w:rsid w:val="00A4610A"/>
     <w:rsid w:val="00A47801"/>
-    <w:rsid w:val="00A47818"/>
     <w:rsid w:val="00A51F09"/>
-    <w:rsid w:val="00A559F2"/>
     <w:rsid w:val="00A57A4A"/>
-    <w:rsid w:val="00A61D3E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A6411C"/>
     <w:rsid w:val="00A66209"/>
-    <w:rsid w:val="00A71EF7"/>
-    <w:rsid w:val="00A7513A"/>
     <w:rsid w:val="00A80585"/>
     <w:rsid w:val="00A82017"/>
-    <w:rsid w:val="00A83BD0"/>
+    <w:rsid w:val="00A82F2B"/>
+    <w:rsid w:val="00A84606"/>
     <w:rsid w:val="00A873B6"/>
     <w:rsid w:val="00A876B7"/>
     <w:rsid w:val="00A877F1"/>
-    <w:rsid w:val="00A90863"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AA5DDB"/>
+    <w:rsid w:val="00A92D9A"/>
+    <w:rsid w:val="00AA21C6"/>
+    <w:rsid w:val="00AA4372"/>
     <w:rsid w:val="00AB2401"/>
+    <w:rsid w:val="00AC3611"/>
     <w:rsid w:val="00AC3930"/>
     <w:rsid w:val="00AC4070"/>
+    <w:rsid w:val="00AC51F0"/>
     <w:rsid w:val="00AC64F9"/>
     <w:rsid w:val="00AC7995"/>
-    <w:rsid w:val="00AD33B8"/>
-    <w:rsid w:val="00AD4366"/>
+    <w:rsid w:val="00AD1F59"/>
     <w:rsid w:val="00AE0976"/>
     <w:rsid w:val="00AE24D7"/>
     <w:rsid w:val="00AE3FED"/>
-    <w:rsid w:val="00AE777E"/>
     <w:rsid w:val="00AE7AB0"/>
-    <w:rsid w:val="00AF1B64"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF440F"/>
     <w:rsid w:val="00AF66E2"/>
-    <w:rsid w:val="00AF6F79"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B07715"/>
+    <w:rsid w:val="00B014DF"/>
     <w:rsid w:val="00B10E2D"/>
-    <w:rsid w:val="00B115AF"/>
     <w:rsid w:val="00B119B0"/>
-    <w:rsid w:val="00B174B5"/>
     <w:rsid w:val="00B30B0B"/>
     <w:rsid w:val="00B41DD1"/>
     <w:rsid w:val="00B5055E"/>
-    <w:rsid w:val="00B51F83"/>
     <w:rsid w:val="00B56C83"/>
+    <w:rsid w:val="00B61E55"/>
     <w:rsid w:val="00B64960"/>
-    <w:rsid w:val="00B658D2"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00B86D84"/>
     <w:rsid w:val="00B90F7E"/>
     <w:rsid w:val="00B932DF"/>
     <w:rsid w:val="00BB088F"/>
+    <w:rsid w:val="00BB1EA1"/>
     <w:rsid w:val="00BC1C8E"/>
     <w:rsid w:val="00BD1269"/>
     <w:rsid w:val="00BD2E34"/>
-    <w:rsid w:val="00BD3D12"/>
     <w:rsid w:val="00BD668D"/>
-    <w:rsid w:val="00BE3ABC"/>
     <w:rsid w:val="00BF6239"/>
-    <w:rsid w:val="00BF7384"/>
     <w:rsid w:val="00C00718"/>
-    <w:rsid w:val="00C01021"/>
     <w:rsid w:val="00C02746"/>
     <w:rsid w:val="00C02ED2"/>
-    <w:rsid w:val="00C03C88"/>
     <w:rsid w:val="00C05EBD"/>
-    <w:rsid w:val="00C06139"/>
     <w:rsid w:val="00C06280"/>
     <w:rsid w:val="00C129AB"/>
-    <w:rsid w:val="00C16C38"/>
-    <w:rsid w:val="00C27F9E"/>
     <w:rsid w:val="00C31441"/>
     <w:rsid w:val="00C34FFB"/>
     <w:rsid w:val="00C35D26"/>
     <w:rsid w:val="00C37F93"/>
     <w:rsid w:val="00C43B6A"/>
     <w:rsid w:val="00C46301"/>
-    <w:rsid w:val="00C4694F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C6137E"/>
+    <w:rsid w:val="00C520FF"/>
     <w:rsid w:val="00C617C1"/>
     <w:rsid w:val="00C621A5"/>
-    <w:rsid w:val="00C62618"/>
     <w:rsid w:val="00C73627"/>
-    <w:rsid w:val="00C75753"/>
     <w:rsid w:val="00C77E78"/>
     <w:rsid w:val="00C80372"/>
     <w:rsid w:val="00C8062A"/>
     <w:rsid w:val="00C815CE"/>
+    <w:rsid w:val="00C81F0A"/>
     <w:rsid w:val="00C82915"/>
-    <w:rsid w:val="00C835C2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C87A22"/>
     <w:rsid w:val="00C91642"/>
-    <w:rsid w:val="00CA64CB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00CC3479"/>
     <w:rsid w:val="00CC43F7"/>
-    <w:rsid w:val="00CC5885"/>
-    <w:rsid w:val="00CC6D90"/>
     <w:rsid w:val="00CD338B"/>
-    <w:rsid w:val="00CE313B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CF0CE7"/>
+    <w:rsid w:val="00CD77E0"/>
     <w:rsid w:val="00CF0E65"/>
-    <w:rsid w:val="00CF4185"/>
     <w:rsid w:val="00CF5D21"/>
     <w:rsid w:val="00D01616"/>
-    <w:rsid w:val="00D02178"/>
     <w:rsid w:val="00D02EA8"/>
-    <w:rsid w:val="00D0378B"/>
+    <w:rsid w:val="00D12CAB"/>
+    <w:rsid w:val="00D15D3F"/>
     <w:rsid w:val="00D20DBE"/>
-    <w:rsid w:val="00D25F1B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D3454C"/>
+    <w:rsid w:val="00D2726A"/>
     <w:rsid w:val="00D41933"/>
     <w:rsid w:val="00D43555"/>
     <w:rsid w:val="00D43982"/>
     <w:rsid w:val="00D506F2"/>
     <w:rsid w:val="00D54A18"/>
-    <w:rsid w:val="00D5645B"/>
     <w:rsid w:val="00D60A1C"/>
-    <w:rsid w:val="00D60B7D"/>
-    <w:rsid w:val="00D64116"/>
     <w:rsid w:val="00D71062"/>
-    <w:rsid w:val="00D7256C"/>
     <w:rsid w:val="00D72D57"/>
-    <w:rsid w:val="00D7481E"/>
-    <w:rsid w:val="00D83B69"/>
+    <w:rsid w:val="00D762E1"/>
+    <w:rsid w:val="00D82BEE"/>
     <w:rsid w:val="00D857D1"/>
     <w:rsid w:val="00D86D1A"/>
     <w:rsid w:val="00D94535"/>
     <w:rsid w:val="00D9592E"/>
     <w:rsid w:val="00D96CE3"/>
     <w:rsid w:val="00DA5D6A"/>
-    <w:rsid w:val="00DB2304"/>
     <w:rsid w:val="00DC18DC"/>
-    <w:rsid w:val="00DC352B"/>
     <w:rsid w:val="00DC381B"/>
-    <w:rsid w:val="00DC5BB1"/>
     <w:rsid w:val="00DD27F7"/>
     <w:rsid w:val="00DD35B6"/>
+    <w:rsid w:val="00DD4A75"/>
     <w:rsid w:val="00DD739D"/>
-    <w:rsid w:val="00DE125B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DF149C"/>
+    <w:rsid w:val="00DE1E26"/>
     <w:rsid w:val="00DF21EB"/>
+    <w:rsid w:val="00DF2E4E"/>
     <w:rsid w:val="00DF7374"/>
-    <w:rsid w:val="00E02F59"/>
+    <w:rsid w:val="00E040B0"/>
     <w:rsid w:val="00E04FF8"/>
     <w:rsid w:val="00E12391"/>
+    <w:rsid w:val="00E12B10"/>
     <w:rsid w:val="00E25311"/>
-    <w:rsid w:val="00E2640F"/>
+    <w:rsid w:val="00E30AE9"/>
     <w:rsid w:val="00E31D6A"/>
-    <w:rsid w:val="00E31E5B"/>
     <w:rsid w:val="00E36033"/>
+    <w:rsid w:val="00E5356E"/>
+    <w:rsid w:val="00E53712"/>
     <w:rsid w:val="00E53A28"/>
     <w:rsid w:val="00E57C19"/>
-    <w:rsid w:val="00E613DD"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E82875"/>
+    <w:rsid w:val="00E60DB1"/>
+    <w:rsid w:val="00E71EB8"/>
     <w:rsid w:val="00E83BB6"/>
     <w:rsid w:val="00E84C5B"/>
-    <w:rsid w:val="00E86EF7"/>
     <w:rsid w:val="00E875F3"/>
     <w:rsid w:val="00E9639A"/>
-    <w:rsid w:val="00EA3AFE"/>
     <w:rsid w:val="00EB1031"/>
     <w:rsid w:val="00EC0E3B"/>
     <w:rsid w:val="00EC4801"/>
-    <w:rsid w:val="00EC5031"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00ED3309"/>
+    <w:rsid w:val="00ED3E46"/>
     <w:rsid w:val="00EE19A5"/>
-    <w:rsid w:val="00EF0005"/>
     <w:rsid w:val="00EF378A"/>
-    <w:rsid w:val="00EF3D4A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F022F6"/>
     <w:rsid w:val="00F03DF5"/>
-    <w:rsid w:val="00F07948"/>
     <w:rsid w:val="00F13422"/>
     <w:rsid w:val="00F13F1D"/>
     <w:rsid w:val="00F1554A"/>
-    <w:rsid w:val="00F15E74"/>
     <w:rsid w:val="00F234C8"/>
-    <w:rsid w:val="00F23C90"/>
     <w:rsid w:val="00F2692E"/>
-    <w:rsid w:val="00F405A9"/>
     <w:rsid w:val="00F41912"/>
     <w:rsid w:val="00F4364F"/>
-    <w:rsid w:val="00F43BDB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F45FC2"/>
     <w:rsid w:val="00F4661F"/>
-    <w:rsid w:val="00F46D1F"/>
     <w:rsid w:val="00F508FF"/>
-    <w:rsid w:val="00F50D5C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F51A87"/>
     <w:rsid w:val="00F542CB"/>
-    <w:rsid w:val="00F600F8"/>
-    <w:rsid w:val="00F61AA1"/>
     <w:rsid w:val="00F67407"/>
-    <w:rsid w:val="00F6754C"/>
     <w:rsid w:val="00F67A7F"/>
     <w:rsid w:val="00F72D7A"/>
-    <w:rsid w:val="00F80012"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F8723D"/>
+    <w:rsid w:val="00F8708C"/>
     <w:rsid w:val="00F90B4B"/>
     <w:rsid w:val="00FA0B68"/>
     <w:rsid w:val="00FA44D6"/>
     <w:rsid w:val="00FA59F9"/>
-    <w:rsid w:val="00FB28C0"/>
-    <w:rsid w:val="00FB507A"/>
     <w:rsid w:val="00FB62F9"/>
+    <w:rsid w:val="00FC01DD"/>
     <w:rsid w:val="00FC25A3"/>
     <w:rsid w:val="00FC25F3"/>
     <w:rsid w:val="00FC2D94"/>
+    <w:rsid w:val="00FC3113"/>
     <w:rsid w:val="00FC479E"/>
-    <w:rsid w:val="00FD08C2"/>
     <w:rsid w:val="00FE03D5"/>
-    <w:rsid w:val="00FE6E91"/>
+    <w:rsid w:val="00FE29DC"/>
     <w:rsid w:val="00FE7951"/>
     <w:rsid w:val="00FF0AB7"/>
     <w:rsid w:val="00FF46B0"/>
-    <w:rsid w:val="00FF55B5"/>
-    <w:rsid w:val="00FF75FC"/>
     <w:rsid w:val="0FB25EF0"/>
+    <w:rsid w:val="243330A7"/>
     <w:rsid w:val="3610737B"/>
     <w:rsid w:val="56FEC4C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -7797,79 +10567,176 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001A186D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...7 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B71DC"/>
+    <w:rsid w:val="0064338E"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:color w:val="464FEB"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0064338E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B71DC"/>
+    <w:rsid w:val="0064338E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0064338E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004318F3"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004318F3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004318F3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004318F3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004318F3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004318F3"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1888028367">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1091584971">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
@@ -8037,51 +10904,51 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8559,112 +11426,131 @@
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3366ff66-8fd7-494a-8044-fdde49a7e231">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="2285b498-a071-4c8c-93d5-9f530839638a"/>
+    <TaxCatchAll xmlns="2285b498-a071-4c8c-93d5-9f530839638a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{954A6861-1BAD-4FA3-B0BF-0BC2F1AA27A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0BF7316-D32D-4AD4-A948-AF7392E910C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3366ff66-8fd7-494a-8044-fdde49a7e231"/>
     <ds:schemaRef ds:uri="2285b498-a071-4c8c-93d5-9f530839638a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C91E5535-046C-4092-AA62-DB48296A9225}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FC26A1D-B149-4E22-8091-864E3A3B761F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3366ff66-8fd7-494a-8044-fdde49a7e231"/>
     <ds:schemaRef ds:uri="2285b498-a071-4c8c-93d5-9f530839638a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4773</Characters>
+  <Pages>1</Pages>
+  <Words>1205</Words>
+  <Characters>7538</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>344</Lines>
-  <Paragraphs>64</Paragraphs>
+  <Lines>443</Lines>
+  <Paragraphs>145</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5901</CharactersWithSpaces>
+  <CharactersWithSpaces>8598</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Groborz, Moira</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A88B0960FB87FB4F9A54F69FDCC5CEDB</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>