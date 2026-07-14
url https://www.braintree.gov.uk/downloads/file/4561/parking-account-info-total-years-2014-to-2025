--- v0 (2026-06-23)
+++ v1 (2026-07-14)
@@ -1,159 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://braintreedistrictcouncil-my.sharepoint.com/personal/lucy_smith_braintree_gov_uk/Documents/Performance and Improvement/Transparency code/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C30B96B5-5301-4411-AB2F-401AAE38ACD6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{35311E4E-5C66-4EEE-81A9-1692E011E289}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CDB0AD4F-465B-44C4-ABB9-CCCF9F5A251A}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Parking Account 2014 - 2024" sheetId="1" r:id="rId1"/>
+    <sheet name="Parking Account 2014 - 2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I34" i="1" l="1"/>
+  <c r="L34" i="1" l="1"/>
+  <c r="L8" i="1" l="1"/>
+  <c r="K34" i="1" l="1"/>
+  <c r="L6" i="1" l="1"/>
+  <c r="L36" i="1" l="1"/>
+  <c r="L21" i="1"/>
+  <c r="L11" i="1"/>
+  <c r="I34" i="1"/>
   <c r="I36" i="1" s="1"/>
   <c r="I17" i="1"/>
   <c r="I21" i="1" s="1"/>
   <c r="I6" i="1"/>
-  <c r="K36" i="1"/>
-  <c r="K34" i="1"/>
   <c r="J34" i="1"/>
   <c r="J36" i="1" s="1"/>
   <c r="K30" i="1"/>
+  <c r="K36" i="1" s="1"/>
   <c r="K17" i="1"/>
   <c r="K21" i="1" s="1"/>
   <c r="J17" i="1"/>
   <c r="J21" i="1" s="1"/>
-  <c r="J11" i="1"/>
-[...1 lines deleted...]
-  <c r="J9" i="1"/>
   <c r="K6" i="1"/>
   <c r="K9" i="1" s="1"/>
   <c r="K11" i="1" s="1"/>
-  <c r="K23" i="1" s="1"/>
   <c r="J6" i="1"/>
-  <c r="I11" i="1" l="1"/>
+  <c r="J9" i="1" s="1"/>
+  <c r="K23" i="1" l="1"/>
+  <c r="J11" i="1"/>
+  <c r="J23" i="1" s="1"/>
+  <c r="L23" i="1"/>
+  <c r="I9" i="1"/>
+  <c r="I11" i="1" s="1"/>
   <c r="I23" i="1" s="1"/>
-  <c r="I9" i="1"/>
   <c r="C36" i="1"/>
   <c r="D36" i="1"/>
   <c r="B36" i="1"/>
   <c r="C21" i="1"/>
   <c r="D21" i="1"/>
   <c r="B21" i="1"/>
   <c r="C11" i="1"/>
   <c r="C23" i="1" s="1"/>
   <c r="D11" i="1"/>
   <c r="D23" i="1" s="1"/>
   <c r="B11" i="1"/>
   <c r="H34" i="1" l="1"/>
   <c r="G34" i="1"/>
   <c r="F34" i="1"/>
   <c r="H32" i="1"/>
   <c r="G32" i="1"/>
   <c r="F32" i="1"/>
   <c r="F29" i="1"/>
   <c r="G29" i="1"/>
   <c r="H29" i="1"/>
   <c r="H17" i="1"/>
   <c r="F19" i="1" l="1"/>
   <c r="H30" i="1"/>
   <c r="F30" i="1"/>
   <c r="G30" i="1"/>
   <c r="F36" i="1" l="1"/>
   <c r="H36" i="1"/>
   <c r="G36" i="1"/>
   <c r="H21" i="1" l="1"/>
   <c r="F7" i="1"/>
   <c r="G7" i="1"/>
   <c r="H7" i="1"/>
-  <c r="H9" i="1" s="1"/>
   <c r="H6" i="1"/>
   <c r="G6" i="1"/>
   <c r="G17" i="1"/>
   <c r="G21" i="1" s="1"/>
   <c r="F17" i="1"/>
   <c r="F21" i="1" s="1"/>
   <c r="F6" i="1"/>
-  <c r="F9" i="1" l="1"/>
+  <c r="H9" i="1" l="1"/>
+  <c r="F9" i="1"/>
   <c r="F11" i="1" s="1"/>
   <c r="G9" i="1"/>
   <c r="G11" i="1" s="1"/>
   <c r="F23" i="1"/>
   <c r="H11" i="1"/>
   <c r="H23" i="1" s="1"/>
   <c r="G23" i="1"/>
 </calcChain>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Morgan, Alex</author>
+  </authors>
+  <commentList>
+    <comment ref="L8" authorId="0" shapeId="0" xr:uid="{15EF9DAD-B803-4FB2-B5E6-5B641F92AF43}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Morgan, Alex:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Manual Adj.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="L30" authorId="0" shapeId="0" xr:uid="{E68EC433-9F84-4D7D-9AFD-21F1326FE177}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Morgan, Alex:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Just used 61301</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="L34" authorId="0" shapeId="0" xr:uid="{482A3743-CB0E-43F1-A8A1-CF50E1301330}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Morgan, Alex:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+PARKS - CC 33213 - CC 33217 - CC 33221 + ACC 9806</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="38">
   <si>
     <t xml:space="preserve">Income </t>
   </si>
   <si>
     <t>Off street parking revenues (Pay and Display, Season Tickets and Permits)</t>
   </si>
   <si>
     <t>Off street penalty charge notices (PCN's)</t>
   </si>
   <si>
     <t>Rental Income</t>
   </si>
   <si>
     <t>Other Income</t>
   </si>
   <si>
     <t>TOTAL INCOME</t>
   </si>
   <si>
     <t>Expenditure</t>
   </si>
   <si>
     <t>Payments to Colchester Borough Council (NEPP Contract)</t>
   </si>
   <si>
@@ -223,126 +314,137 @@
     <t>Excludes transfers to/from reserve</t>
   </si>
   <si>
     <t>2017/18</t>
   </si>
   <si>
     <t>2016/17</t>
   </si>
   <si>
     <t>2015/16</t>
   </si>
   <si>
     <t>2014/15</t>
   </si>
   <si>
     <t>2021/22</t>
   </si>
   <si>
     <t>2022/23</t>
   </si>
   <si>
     <t>2023/24</t>
   </si>
   <si>
     <t>2024/25</t>
-  </si>
-[...1 lines deleted...]
-    <t>2025/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;£&quot;#,##0;[Red]\-&quot;£&quot;#,##0"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="6" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -606,1023 +708,1135 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:N49"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F17" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="M26" sqref="M26"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N17" sqref="N17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="66.5546875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="11" width="10.77734375" customWidth="1"/>
+    <col min="1" max="1" width="75.109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="7" width="10.88671875" customWidth="1"/>
+    <col min="8" max="8" width="11.5546875" customWidth="1"/>
+    <col min="9" max="11" width="10.88671875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.6640625" customWidth="1"/>
+    <col min="14" max="14" width="11.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B2" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I2" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J2" s="8" t="s">
         <v>35</v>
       </c>
       <c r="K2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="M2" s="6" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="2">
         <v>841421</v>
       </c>
       <c r="C6" s="2">
         <v>969272</v>
       </c>
       <c r="D6" s="2">
         <v>1008354</v>
       </c>
       <c r="E6" s="2">
         <v>1007638</v>
       </c>
       <c r="F6" s="2">
         <f>966011+116251</f>
         <v>1082262</v>
       </c>
       <c r="G6" s="2">
         <f>969000+128657</f>
         <v>1097657</v>
       </c>
       <c r="H6" s="2">
         <f>307612+50298</f>
         <v>357910</v>
       </c>
       <c r="I6" s="2">
         <f>697309+107255+433</f>
         <v>804997</v>
       </c>
       <c r="J6" s="2">
         <f>840574+102465+2638</f>
         <v>945677</v>
       </c>
       <c r="K6" s="2">
         <f>992126+105492+608+1160</f>
         <v>1099386</v>
       </c>
-    </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L6" s="2">
+        <f>1124783+119390+173+4495</f>
+        <v>1248841</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="2">
         <v>58955</v>
       </c>
       <c r="C7" s="2">
         <v>63332</v>
       </c>
       <c r="D7" s="2">
         <v>72207</v>
       </c>
       <c r="E7" s="2">
         <v>76907</v>
       </c>
       <c r="F7" s="2">
         <f>77777-828</f>
         <v>76949</v>
       </c>
       <c r="G7" s="2">
         <f>83103+3998</f>
         <v>87101</v>
       </c>
       <c r="H7" s="2">
         <f>33712-10645</f>
         <v>23067</v>
       </c>
       <c r="I7" s="2">
         <v>52961</v>
       </c>
       <c r="J7" s="2">
         <v>60133</v>
       </c>
       <c r="K7" s="2">
         <v>37858</v>
       </c>
-    </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L7" s="2">
+        <v>60187</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="2">
         <v>14804</v>
       </c>
       <c r="C8" s="2">
         <v>14804</v>
       </c>
       <c r="D8" s="2">
         <v>10208</v>
       </c>
       <c r="E8" s="2">
         <v>2150</v>
       </c>
       <c r="F8" s="2">
         <v>2346</v>
       </c>
       <c r="G8" s="2">
         <v>2346</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="2">
         <v>0</v>
       </c>
       <c r="J8" s="2">
         <v>10500</v>
       </c>
       <c r="K8" s="2">
         <v>12500</v>
       </c>
-    </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L8" s="2">
+        <f>11500-11500</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="2">
         <v>17342</v>
       </c>
       <c r="C9" s="2">
         <v>4989</v>
       </c>
       <c r="D9" s="2">
         <v>19074</v>
       </c>
       <c r="E9" s="2">
         <v>12870</v>
       </c>
       <c r="F9" s="2">
         <f>1169335-SUM(F6:F8)</f>
         <v>7778</v>
       </c>
       <c r="G9" s="2">
         <f>1197792-SUM(G6:G8)</f>
         <v>10688</v>
       </c>
       <c r="H9" s="2">
         <f>389387-SUM(H6:H8)</f>
         <v>8410</v>
       </c>
       <c r="I9" s="2">
         <f>874877-SUM(I6:I8)</f>
         <v>16919</v>
       </c>
       <c r="J9" s="2">
         <f>1030625-SUM(J6:J8)</f>
         <v>14315</v>
       </c>
       <c r="K9" s="2">
         <f>1148544-SUM(K6:K8)</f>
         <v>-1200</v>
       </c>
-    </row>
-    <row r="11" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="L9" s="2">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="4">
         <f>SUM(B6:B9)</f>
         <v>932522</v>
       </c>
       <c r="C11" s="4">
         <f t="shared" ref="C11:D11" si="0">SUM(C6:C9)</f>
         <v>1052397</v>
       </c>
       <c r="D11" s="4">
         <f t="shared" si="0"/>
         <v>1109843</v>
       </c>
       <c r="E11" s="4">
         <v>1099565</v>
       </c>
       <c r="F11" s="4">
         <f>SUM(F6:F10)</f>
         <v>1169335</v>
       </c>
       <c r="G11" s="4">
-        <f t="shared" ref="G11:K11" si="1">SUM(G6:G10)</f>
+        <f t="shared" ref="G11:L11" si="1">SUM(G6:G10)</f>
         <v>1197792</v>
       </c>
       <c r="H11" s="4">
         <f t="shared" si="1"/>
         <v>389387</v>
       </c>
       <c r="I11" s="4">
         <f t="shared" si="1"/>
         <v>874877</v>
       </c>
       <c r="J11" s="4">
         <f t="shared" si="1"/>
         <v>1030625</v>
       </c>
       <c r="K11" s="4">
         <f t="shared" si="1"/>
         <v>1148544</v>
       </c>
-    </row>
-[...1 lines deleted...]
-    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L11" s="4">
+        <f t="shared" si="1"/>
+        <v>1310778</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A13" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="2">
         <v>146130</v>
       </c>
       <c r="C15" s="2">
         <v>147828</v>
       </c>
       <c r="D15" s="2">
         <v>150036</v>
       </c>
       <c r="E15" s="2">
         <v>148003</v>
       </c>
       <c r="F15" s="2">
         <v>143775</v>
       </c>
       <c r="G15" s="2">
         <v>180575</v>
       </c>
       <c r="H15" s="2">
         <v>181400</v>
       </c>
       <c r="I15" s="2">
         <v>173300</v>
       </c>
       <c r="J15" s="2">
         <v>174092</v>
       </c>
       <c r="K15" s="2">
         <v>152315</v>
       </c>
-    </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L15" s="2">
+        <v>159580</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="2">
         <v>140327</v>
       </c>
       <c r="C16" s="2">
         <v>145197</v>
       </c>
       <c r="D16" s="2">
         <v>146383</v>
       </c>
       <c r="E16" s="2">
         <v>149731</v>
       </c>
       <c r="F16" s="2">
         <v>157959</v>
       </c>
       <c r="G16" s="2">
         <v>167389</v>
       </c>
       <c r="H16" s="2">
         <v>146015</v>
       </c>
       <c r="I16" s="2">
         <v>148138</v>
       </c>
       <c r="J16" s="2">
         <v>153727</v>
       </c>
       <c r="K16" s="2">
         <v>154619</v>
       </c>
-    </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L16" s="2">
+        <v>170023</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="2">
         <v>129038</v>
       </c>
       <c r="C17" s="2">
         <v>103459</v>
       </c>
       <c r="D17" s="2">
         <v>101762</v>
       </c>
       <c r="E17" s="2">
         <v>86240</v>
       </c>
       <c r="F17" s="2">
         <f>535702-SUM(F15:F16,F18:F19)</f>
         <v>108133</v>
       </c>
       <c r="G17" s="2">
         <f>741229-SUM(G15:G16,G18:G19)</f>
         <v>111955</v>
       </c>
       <c r="H17" s="2">
         <f>1572527-SUM(H15:H16,H18:H19)</f>
         <v>88009</v>
       </c>
       <c r="I17" s="2">
         <f>735535-SUM(I15:I16,I18:I19)+2099</f>
         <v>126616</v>
       </c>
       <c r="J17" s="2">
         <f>1026465-SUM(J15:J16,J18:J19)+8408</f>
         <v>175018</v>
       </c>
       <c r="K17" s="2">
         <f>863238-SUM(K15:K16,K18:K19)</f>
         <v>217469</v>
       </c>
-    </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L17" s="2">
+        <v>154948</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="2">
         <v>66360</v>
       </c>
       <c r="C18" s="2">
         <v>58430</v>
       </c>
       <c r="D18" s="2">
         <v>37770</v>
       </c>
       <c r="E18" s="2">
         <v>35630</v>
       </c>
       <c r="F18" s="2">
         <v>57880</v>
       </c>
       <c r="G18" s="2">
         <v>52840</v>
       </c>
       <c r="H18" s="2">
         <v>80390</v>
       </c>
       <c r="I18" s="2">
         <v>79040</v>
       </c>
       <c r="J18" s="2">
         <v>90281</v>
       </c>
       <c r="K18" s="2">
         <v>96000</v>
       </c>
-    </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L18" s="2">
+        <v>102950</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="2">
         <v>108894</v>
       </c>
       <c r="C19" s="2">
         <v>254288</v>
       </c>
       <c r="D19" s="2">
         <v>102836</v>
       </c>
       <c r="E19" s="2">
         <v>55371</v>
       </c>
       <c r="F19" s="2">
         <f>67955</f>
         <v>67955</v>
       </c>
       <c r="G19" s="2">
         <v>228470</v>
       </c>
       <c r="H19" s="2">
         <v>1076713</v>
       </c>
       <c r="I19" s="2">
         <v>210540</v>
       </c>
       <c r="J19" s="2">
         <v>441755</v>
       </c>
       <c r="K19" s="2">
         <v>242835</v>
       </c>
-    </row>
-    <row r="21" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="L19" s="2">
+        <v>144745</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="4">
         <f>SUM(B15:B19)</f>
         <v>590749</v>
       </c>
       <c r="C21" s="4">
         <f t="shared" ref="C21:D21" si="2">SUM(C15:C19)</f>
         <v>709202</v>
       </c>
       <c r="D21" s="4">
         <f t="shared" si="2"/>
         <v>538787</v>
       </c>
       <c r="E21" s="4">
         <v>474975</v>
       </c>
       <c r="F21" s="4">
-        <f t="shared" ref="F21:K21" si="3">SUM(F15:F20)</f>
+        <f t="shared" ref="F21:L21" si="3">SUM(F15:F20)</f>
         <v>535702</v>
       </c>
       <c r="G21" s="4">
         <f t="shared" si="3"/>
         <v>741229</v>
       </c>
       <c r="H21" s="4">
         <f t="shared" si="3"/>
         <v>1572527</v>
       </c>
       <c r="I21" s="4">
         <f t="shared" si="3"/>
         <v>737634</v>
       </c>
       <c r="J21" s="4">
         <f t="shared" si="3"/>
         <v>1034873</v>
       </c>
       <c r="K21" s="4">
         <f t="shared" si="3"/>
         <v>863238</v>
       </c>
-    </row>
-[...1 lines deleted...]
-    <row r="23" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="L21" s="4">
+        <f t="shared" si="3"/>
+        <v>732246</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="4">
         <v>341773</v>
       </c>
       <c r="C23" s="4">
         <f>C11-C21</f>
         <v>343195</v>
       </c>
       <c r="D23" s="4">
         <f>D11-D21</f>
         <v>571056</v>
       </c>
       <c r="E23" s="4">
         <v>624590</v>
       </c>
       <c r="F23" s="4">
-        <f t="shared" ref="F23:K23" si="4">F11-F21</f>
+        <f t="shared" ref="F23:L23" si="4">F11-F21</f>
         <v>633633</v>
       </c>
       <c r="G23" s="4">
         <f t="shared" si="4"/>
         <v>456563</v>
       </c>
       <c r="H23" s="4">
         <f t="shared" si="4"/>
         <v>-1183140</v>
       </c>
       <c r="I23" s="4">
         <f t="shared" si="4"/>
         <v>137243</v>
       </c>
       <c r="J23" s="4">
         <f t="shared" si="4"/>
         <v>-4248</v>
       </c>
       <c r="K23" s="4">
         <f t="shared" si="4"/>
         <v>285306</v>
       </c>
-    </row>
-[...1 lines deleted...]
-    <row r="25" spans="1:13" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="L23" s="4">
+        <f t="shared" si="4"/>
+        <v>578532</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="25" spans="1:12" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>30</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J25" s="8" t="s">
         <v>35</v>
       </c>
       <c r="K25" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="M25" s="6" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="2">
         <v>25724</v>
       </c>
       <c r="C27" s="2">
         <v>21199</v>
       </c>
       <c r="D27" s="2">
         <v>18847</v>
       </c>
       <c r="E27" s="2">
         <v>26749</v>
       </c>
       <c r="F27" s="2">
         <v>22196</v>
       </c>
       <c r="G27" s="2">
         <v>22098</v>
       </c>
       <c r="H27" s="2">
         <v>22457</v>
       </c>
       <c r="I27" s="2">
         <v>9134</v>
       </c>
       <c r="J27" s="2">
         <v>19209</v>
       </c>
       <c r="K27" s="2">
         <v>16962</v>
       </c>
-    </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L27" s="2">
+        <v>14896</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="2">
         <v>129769</v>
       </c>
       <c r="C28" s="2">
         <v>126199</v>
       </c>
       <c r="D28" s="2">
         <v>123049</v>
       </c>
       <c r="E28" s="2">
         <v>121749</v>
       </c>
       <c r="F28" s="2">
         <v>122960</v>
       </c>
       <c r="G28" s="2">
         <v>122960</v>
       </c>
       <c r="H28" s="2">
         <v>122960</v>
       </c>
       <c r="I28" s="2">
         <v>122679</v>
       </c>
       <c r="J28" s="2">
         <v>138089</v>
       </c>
       <c r="K28" s="2">
         <v>141919</v>
       </c>
-    </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L28" s="2">
+        <v>151389</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="2">
         <v>1436435</v>
       </c>
       <c r="C29" s="2">
         <v>1521713</v>
       </c>
       <c r="D29" s="2">
         <v>1665984</v>
       </c>
       <c r="E29" s="2">
         <v>1498671</v>
       </c>
       <c r="F29" s="2">
         <f>1645913-26589+2300</f>
         <v>1621624</v>
       </c>
       <c r="G29" s="2">
         <f>1670868</f>
         <v>1670868</v>
       </c>
       <c r="H29" s="2">
         <f>1684683</f>
         <v>1684683</v>
       </c>
       <c r="I29" s="2">
         <v>1838133</v>
       </c>
       <c r="J29" s="2">
         <v>1970538</v>
       </c>
       <c r="K29" s="2">
         <v>2028170</v>
       </c>
-    </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L29" s="2">
+        <v>2186326</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="2">
         <v>238276</v>
       </c>
       <c r="C30" s="2">
         <v>241781</v>
       </c>
       <c r="D30" s="2">
         <v>307815</v>
       </c>
       <c r="E30" s="2">
         <v>313729</v>
       </c>
       <c r="F30" s="2">
         <f>240473</f>
         <v>240473</v>
       </c>
       <c r="G30" s="2">
         <f>202042-3960</f>
         <v>198082</v>
       </c>
       <c r="H30" s="2">
         <f>168326+1089</f>
         <v>169415</v>
       </c>
       <c r="I30" s="2">
         <v>180415</v>
       </c>
       <c r="J30" s="2">
         <v>173419</v>
       </c>
       <c r="K30" s="2">
         <f>185361+17</f>
         <v>185378</v>
       </c>
-    </row>
-    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L30" s="2">
+        <v>220815</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="2">
         <v>16834</v>
       </c>
       <c r="C31" s="2">
         <v>14171</v>
       </c>
       <c r="D31" s="2">
         <v>9535</v>
       </c>
       <c r="E31" s="2">
         <v>8701</v>
       </c>
       <c r="F31" s="2">
         <v>13111</v>
       </c>
       <c r="G31" s="2">
         <v>11364</v>
       </c>
       <c r="H31" s="2">
         <v>11226</v>
       </c>
       <c r="I31" s="2">
         <v>10885</v>
       </c>
       <c r="J31" s="2">
         <v>17296</v>
       </c>
       <c r="K31" s="2">
         <v>19891</v>
       </c>
-    </row>
-    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="L31" s="2">
+        <v>12065</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="2">
         <v>145585</v>
       </c>
       <c r="C32" s="2">
         <v>181105</v>
       </c>
       <c r="D32" s="2">
         <v>140829</v>
       </c>
       <c r="E32" s="2">
         <v>193321</v>
       </c>
       <c r="F32" s="2">
         <f>171857</f>
         <v>171857</v>
       </c>
       <c r="G32" s="2">
         <f>169196</f>
         <v>169196</v>
       </c>
       <c r="H32" s="2">
         <f>222262</f>
         <v>222262</v>
       </c>
       <c r="I32" s="2">
         <v>215936</v>
       </c>
       <c r="J32" s="2">
         <v>217625</v>
       </c>
       <c r="K32" s="2">
         <v>183522</v>
       </c>
-    </row>
-    <row r="33" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="L32" s="2">
+        <v>213554</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="2">
         <v>17990</v>
       </c>
       <c r="C33" s="2">
         <v>8670</v>
       </c>
       <c r="D33" s="2">
         <v>8550</v>
       </c>
       <c r="E33" s="2">
         <v>7120</v>
       </c>
       <c r="F33" s="2">
         <v>12000</v>
       </c>
       <c r="G33" s="2">
         <v>12000</v>
       </c>
       <c r="H33" s="2">
         <v>12000</v>
       </c>
       <c r="I33" s="2">
         <v>12000</v>
       </c>
       <c r="J33" s="2">
         <v>12000</v>
       </c>
       <c r="K33" s="2">
         <v>12360</v>
       </c>
-    </row>
-    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="L33" s="2">
+        <v>4650</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="7">
         <v>1555413</v>
       </c>
       <c r="C34" s="2">
         <v>1507380</v>
       </c>
       <c r="D34" s="2">
         <v>1377667</v>
       </c>
       <c r="E34" s="2">
         <v>1352397</v>
       </c>
       <c r="F34" s="2">
         <f>1700153-118729-228963-146411-348867+110175</f>
         <v>967358</v>
       </c>
       <c r="G34" s="2">
         <f>1822748-118619-315896-146411+105409</f>
         <v>1347231</v>
       </c>
       <c r="H34" s="2">
         <f>1496584-127821-166743-7755-2230-29961+98560+23807</f>
         <v>1284441</v>
       </c>
       <c r="I34" s="2">
         <f>1537159-122679-169164-3151+98110+4860</f>
         <v>1345135</v>
       </c>
       <c r="J34" s="2">
         <f>1598005-138089-172955-8325+112610</f>
         <v>1391246</v>
       </c>
       <c r="K34" s="2">
         <f>1610885-140919-165519-8457+100368</f>
         <v>1396358</v>
       </c>
-    </row>
-    <row r="35" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="L34" s="2">
+        <f>1668534-151389-205020-11879+115121</f>
+        <v>1415367</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.3">
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
     </row>
-    <row r="36" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="4">
         <f>SUM(B27:B34)</f>
         <v>3566026</v>
       </c>
       <c r="C36" s="4">
         <f t="shared" ref="C36:D36" si="5">SUM(C27:C34)</f>
         <v>3622218</v>
       </c>
       <c r="D36" s="4">
         <f t="shared" si="5"/>
         <v>3652276</v>
       </c>
       <c r="E36" s="4">
         <v>3522437</v>
       </c>
       <c r="F36" s="4">
         <f t="shared" ref="F36:H36" si="6">SUM(F27:F35)</f>
         <v>3171579</v>
       </c>
       <c r="G36" s="4">
         <f t="shared" si="6"/>
         <v>3553799</v>
       </c>
       <c r="H36" s="4">
         <f t="shared" si="6"/>
         <v>3529444</v>
       </c>
       <c r="I36" s="4">
         <f t="shared" ref="I36" si="7">SUM(I27:I35)</f>
         <v>3734317</v>
       </c>
       <c r="J36" s="4">
-        <f t="shared" ref="J36:K36" si="8">SUM(J27:J35)</f>
+        <f t="shared" ref="J36:L36" si="8">SUM(J27:J35)</f>
         <v>3939422</v>
       </c>
       <c r="K36" s="4">
         <f t="shared" si="8"/>
         <v>3984560</v>
       </c>
-    </row>
-[...1 lines deleted...]
-    <row r="38" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="L36" s="4">
+        <f t="shared" si="8"/>
+        <v>4219062</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="L38" s="2"/>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2"/>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
         <v>29</v>
       </c>
+      <c r="L39" s="2"/>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2"/>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="L40" s="2"/>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2"/>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="L41" s="2"/>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2"/>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="L42" s="2"/>
+      <c r="M42" s="2"/>
+      <c r="N42" s="2"/>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="L43" s="9"/>
+      <c r="M43" s="9"/>
+      <c r="N43" s="9"/>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="L44" s="2"/>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="L45" s="2"/>
+      <c r="M45" s="2"/>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="L46" s="2"/>
+      <c r="N46" s="2"/>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="L47" s="2"/>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="L48" s="2"/>
+    </row>
+    <row r="49" spans="12:12" x14ac:dyDescent="0.3">
+      <c r="L49" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Parking Account 2014 - 2024</vt:lpstr>
+      <vt:lpstr>Parking Account 2014 - 2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Headford, Tracey</dc:creator>
+  <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>